--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Calcagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Calcagno coordinates geomodelling methods and tools at BRGM, the French Geological Survey. Over the time, he developed and promoted an interdisciplinary approach based on the use of geomodelling as an integration platform of data and specialists’ knowledge from various scientific fields to produce the best geological interpretation to guide simulations and help decision makers and dissemination (Hollis, Calcagno, et al., 2024).Philippe Calcagno holds a PhD in geophysics dedicated to the mid-ocean ridges segmentation, in collaboration with the CNES, the French Space agency. Mid-90’s, he joined BRGM to work on 3D geological modelling in the scope of GeoFrance3D, a French academic programme. During this programme, a package dedicated to geomodelling called GeoModeller was co-created by Philippe Calcagno (Calcagno et al., 2008). This code is still in use at BRGM, in France, and in other countries.During the last 15 years, Philippe Calcagno has been involved in national and European projects on geothermal Energy where he developed a 3D approach for resource assessment and exploration. From the coordination of the FP6 ENGINE, that structured EU R&D collaboration, to the H2020 GEMEX in partnership with Mexico, he managed a strong collaboration between geologists and geophysicists to produce the most relevant 3D geological interpretation (Calcagno et al., 2022).Philippe Calcagno acts in the French Geological Framework Programme (RGF), where he is member of the Scientific Committee. He co-chairs the EuroGeoSurveys’ Expert Group for Geological Mapping and Modelling. He supervised several research works, published international scientific articles, and organised congresses and sessions. Philippe Calcagno gives training courses on 3D geomodelling to students and professionals. He is part of the Editorial Board of the Scientific Data journal (Nature publication).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling experience at the BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society of America, Sep 2024, Anaheim (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Emile Argand Conference on Alpine Geological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and shared 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Farlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un géomodèle lithosphérique 3D des Alpes Occidentales dans le cadre du Référentiel Géologique de la France -Chantier Alpes et bassins périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D crustal geomodel of the Western Alps in the French Geological Reference Platform (RGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nouibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the 3D Geomodels of Los Humeros and Acoculco Geothermal Systems (Mexico) - H2020 GEMex Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 GEORISK Project -Inventory and Assessment of Risks Associated to the Development of Deep Geothermal Heating and Power Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining best practices in the management of geothermal exploration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thorbjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D preliminary geological models of Los Humeros and Acoculco (Mexico) – H2020 GEMex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Macías Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMex -A Mexican-European Research Cooperation on Development of Superhot and Engineered Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aída López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garduño-Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Stanford, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to Help Professionals of the Geothermal Sector for Exploration in Deep Basin Context in France -Development, Update, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling for a Democratic Geothermal Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to help professionals of the geothermal sector for exploration in deep basin context in France - Development, update, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for deep geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: Knowledge dissemination for deep geothermal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council 2013 Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 2012 - IGC34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENGINE Coordination Action (ENhanced Geothermal Innovative Network for Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaltsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Karytsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D modelling and forward-inverse modelling of potential field data (gravity and magnetic data).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS in geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Moscou, Russia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geologist Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and understanding Earth: Open access to digital geoscience data and knowledge supports societal needs and UN sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hinsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guri Venvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103835. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravimetric and morpho-structural analyses in the superhot geothermal system Los Humeros: an example from central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cornejo-Triviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D geomodel of the deep aquifers in the Orléans area of the southern Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.781. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bossennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Systems: Interdisciplinary Approaches for an Effective Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/9895659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal energy in deep aquifers: A global assessment of the resource base for direct heat utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Boxem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Pluymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a European geothermal information network using a distributed e-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Coro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL JOURNAL OF DIGITAL EARTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2015.1073378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating deep temperatures in the Soultz-sous-Forêts geothermal area (France) from magnetotelluric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Spichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2089), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cartographic modeling of the Alpine arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.131 - 143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between inherited crustal structures and seismicity in the western Alps inferred from 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts énergétiques du bassin de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge: Part II. Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge - Part I. Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part II - Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part I – Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometric modelling of an external orogenic domain: a case history from the western Alps (massif de Morges, Pelvoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lazarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling and Kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne Valley, Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-006-1183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne valley, Savoie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional model and late stage warping of the Plattengneis Shear Zone in the Eastern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stüwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 412 (1-2), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geophysical and geological modelling of the Hercynian Suture Zone in the Champtoceaux area (south Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 382 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2003.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling: a collaborative platform for multidisciplinary interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Calcagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Calcagno coordinates geomodelling methods and tools at BRGM, the French Geological Survey. Over the time, he developed and promoted an interdisciplinary approach based on the use of geomodelling as an integration platform of data and specialists’ knowledge from various scientific fields to produce the best geological interpretation to guide simulations and help decision makers and dissemination (Hollis, Calcagno, et al., 2024).Philippe Calcagno holds a PhD in geophysics dedicated to the mid-ocean ridges segmentation, in collaboration with the CNES, the French Space agency. Mid-90’s, he joined BRGM to work on 3D geological modelling in the scope of GeoFrance3D, a French academic programme. During this programme, a package dedicated to geomodelling called GeoModeller was co-created by Philippe Calcagno (Calcagno et al., 2008). This code is still in use at BRGM, in France, and in other countries.During the last 15 years, Philippe Calcagno has been involved in national and European projects on geothermal Energy where he developed a 3D approach for resource assessment and exploration. From the coordination of the FP6 ENGINE, that structured EU R&D collaboration, to the H2020 GEMEX in partnership with Mexico, he managed a strong collaboration between geologists and geophysicists to produce the most relevant 3D geological interpretation (Calcagno et al., 2022).Philippe Calcagno acts in the French Geological Framework Programme (RGF), where he is member of the Scientific Committee. He co-chairs the EuroGeoSurveys’ Expert Group for Geological Mapping and Modelling. He supervised several research works, published international scientific articles, and organised congresses and sessions. Philippe Calcagno gives training courses on 3D geomodelling to students and professionals. He is part of the Editorial Board of the Scientific Data journal (Nature publication).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Farlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling experience at the BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society of America, Sep 2024, Anaheim (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Emile Argand Conference on Alpine Geological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and shared 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D crustal geomodel of the Western Alps in the French Geological Reference Platform (RGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un géomodèle lithosphérique 3D des Alpes Occidentales dans le cadre du Référentiel Géologique de la France -Chantier Alpes et bassins périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nouibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 GEORISK Project -Inventory and Assessment of Risks Associated to the Development of Deep Geothermal Heating and Power Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the 3D Geomodels of Los Humeros and Acoculco Geothermal Systems (Mexico) - H2020 GEMex Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining best practices in the management of geothermal exploration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thorbjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D preliminary geological models of Los Humeros and Acoculco (Mexico) – H2020 GEMex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Macías Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMex -A Mexican-European Research Cooperation on Development of Superhot and Engineered Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aída López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garduño-Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Stanford, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling for a Democratic Geothermal Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to Help Professionals of the Geothermal Sector for Exploration in Deep Basin Context in France -Development, Update, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to help professionals of the geothermal sector for exploration in deep basin context in France - Development, update, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: Knowledge dissemination for deep geothermal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council 2013 Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for deep geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 2012 - IGC34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENGINE Coordination Action (ENhanced Geothermal Innovative Network for Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaltsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Karytsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D modelling and forward-inverse modelling of potential field data (gravity and magnetic data).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS in geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Moscou, Russia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geologist Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and understanding Earth: Open access to digital geoscience data and knowledge supports societal needs and UN sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hinsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guri Venvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103835. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravimetric and morpho-structural analyses in the superhot geothermal system Los Humeros: an example from central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cornejo-Triviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D geomodel of the deep aquifers in the Orléans area of the southern Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.781. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bossennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Systems: Interdisciplinary Approaches for an Effective Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/9895659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal energy in deep aquifers: A global assessment of the resource base for direct heat utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Boxem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Pluymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating deep temperatures in the Soultz-sous-Forêts geothermal area (France) from magnetotelluric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Spichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2089), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a European geothermal information network using a distributed e-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Coro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2015.1073378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cartographic modeling of the Alpine arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.131 - 143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts énergétiques du bassin de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between inherited crustal structures and seismicity in the western Alps inferred from 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part I – Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge: Part II. Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge - Part I. Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part II - Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometric modelling of an external orogenic domain: a case history from the western Alps (massif de Morges, Pelvoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lazarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling and Kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne Valley, Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-006-1183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne valley, Savoie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional model and late stage warping of the Plattengneis Shear Zone in the Eastern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stüwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 412 (1-2), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geophysical and geological modelling of the Hercynian Suture Zone in the Champtoceaux area (south Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 382 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2003.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling: a collaborative platform for multidisciplinary interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04450713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Guti&#233;rrez-Negr&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11633" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Norini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mac&#237;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hauksdottir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thorbjornsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trumpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Evanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mac&#237;as V&#225;squez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04669841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Jolie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gardu&#241;o-Monroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaret Aur&#233;lie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gabillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00704607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Karytsas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Venvik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cornejo-Trivi&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piccardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brogi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kruszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00285-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03949042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01876-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03695742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01327-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Montanari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lupi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9895659" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Limberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Boxem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Manzella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pagano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Castelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2015.1073378" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spichak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vouillamoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565406v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.583" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00644012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NFHN90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lazarre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.263" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barfety" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1183-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Barfety" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Baudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt St&#252;we" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSR7SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2003.12.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPV6CG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04450713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Guti&#233;rrez-Negr&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Norini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mac&#237;as" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hauksdottir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thorbjornsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trumpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Evanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mac&#237;as V&#225;squez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04669841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Jolie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gardu&#241;o-Monroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaret Aur&#233;lie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gabillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00704607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Karytsas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Venvik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cornejo-Trivi&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piccardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brogi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kruszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00285-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03949042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01876-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03695742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01327-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Montanari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lupi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9895659" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Limberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Boxem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Manzella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.09.084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spichak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pagano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Castelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2015.1073378" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vouillamoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00644012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NFHN90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lazarre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.263" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barfety" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1183-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Barfety" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Baudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt St&#252;we" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSR7SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2003.12.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPV6CG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>