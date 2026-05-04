--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Calcagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Calcagno coordinates geomodelling methods and tools at BRGM, the French Geological Survey. Over the time, he developed and promoted an interdisciplinary approach based on the use of geomodelling as an integration platform of data and specialists’ knowledge from various scientific fields to produce the best geological interpretation to guide simulations and help decision makers and dissemination (Hollis, Calcagno, et al., 2024).Philippe Calcagno holds a PhD in geophysics dedicated to the mid-ocean ridges segmentation, in collaboration with the CNES, the French Space agency. Mid-90’s, he joined BRGM to work on 3D geological modelling in the scope of GeoFrance3D, a French academic programme. During this programme, a package dedicated to geomodelling called GeoModeller was co-created by Philippe Calcagno (Calcagno et al., 2008). This code is still in use at BRGM, in France, and in other countries.During the last 15 years, Philippe Calcagno has been involved in national and European projects on geothermal Energy where he developed a 3D approach for resource assessment and exploration. From the coordination of the FP6 ENGINE, that structured EU R&D collaboration, to the H2020 GEMEX in partnership with Mexico, he managed a strong collaboration between geologists and geophysicists to produce the most relevant 3D geological interpretation (Calcagno et al., 2022).Philippe Calcagno acts in the French Geological Framework Programme (RGF), where he is member of the Scientific Committee. He co-chairs the EuroGeoSurveys’ Expert Group for Geological Mapping and Modelling. He supervised several research works, published international scientific articles, and organised congresses and sessions. Philippe Calcagno gives training courses on 3D geomodelling to students and professionals. He is part of the Editorial Board of the Scientific Data journal (Nature publication).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Farlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling experience at the BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society of America, Sep 2024, Anaheim (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Emile Argand Conference on Alpine Geological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and shared 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D crustal geomodel of the Western Alps in the French Geological Reference Platform (RGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un géomodèle lithosphérique 3D des Alpes Occidentales dans le cadre du Référentiel Géologique de la France -Chantier Alpes et bassins périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nouibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 GEORISK Project -Inventory and Assessment of Risks Associated to the Development of Deep Geothermal Heating and Power Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the 3D Geomodels of Los Humeros and Acoculco Geothermal Systems (Mexico) - H2020 GEMex Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining best practices in the management of geothermal exploration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thorbjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D preliminary geological models of Los Humeros and Acoculco (Mexico) – H2020 GEMex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Macías Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMex -A Mexican-European Research Cooperation on Development of Superhot and Engineered Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aída López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garduño-Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Stanford, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling for a Democratic Geothermal Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to Help Professionals of the Geothermal Sector for Exploration in Deep Basin Context in France -Development, Update, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to help professionals of the geothermal sector for exploration in deep basin context in France - Development, update, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: Knowledge dissemination for deep geothermal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council 2013 Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for deep geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 2012 - IGC34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENGINE Coordination Action (ENhanced Geothermal Innovative Network for Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaltsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Karytsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D modelling and forward-inverse modelling of potential field data (gravity and magnetic data).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS in geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Moscou, Russia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geologist Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and understanding Earth: Open access to digital geoscience data and knowledge supports societal needs and UN sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hinsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guri Venvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103835. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravimetric and morpho-structural analyses in the superhot geothermal system Los Humeros: an example from central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cornejo-Triviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D geomodel of the deep aquifers in the Orléans area of the southern Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.781. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bossennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Systems: Interdisciplinary Approaches for an Effective Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/9895659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal energy in deep aquifers: A global assessment of the resource base for direct heat utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Boxem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Pluymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating deep temperatures in the Soultz-sous-Forêts geothermal area (France) from magnetotelluric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Spichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2089), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a European geothermal information network using a distributed e-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Coro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2015.1073378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cartographic modeling of the Alpine arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.131 - 143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts énergétiques du bassin de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between inherited crustal structures and seismicity in the western Alps inferred from 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part I – Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge: Part II. Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge - Part I. Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part II - Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometric modelling of an external orogenic domain: a case history from the western Alps (massif de Morges, Pelvoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lazarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling and Kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne Valley, Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-006-1183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne valley, Savoie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional model and late stage warping of the Plattengneis Shear Zone in the Eastern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stüwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 412 (1-2), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geophysical and geological modelling of the Hercynian Suture Zone in the Champtoceaux area (south Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 382 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2003.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling: a collaborative platform for multidisciplinary interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Calcagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Calcagno coordinates geomodelling methods and tools at BRGM, the French Geological Survey. Over the time, he developed and promoted an interdisciplinary approach based on the use of geomodelling as an integration platform of data and specialists’ knowledge from various scientific fields to produce the best geological interpretation to guide simulations and help decision makers and dissemination (Hollis, Calcagno, et al., 2024).Philippe Calcagno holds a PhD in geophysics dedicated to the mid-ocean ridges segmentation, in collaboration with the CNES, the French Space agency. Mid-90’s, he joined BRGM to work on 3D geological modelling in the scope of GeoFrance3D, a French academic programme. During this programme, a package dedicated to geomodelling called GeoModeller was co-created by Philippe Calcagno (Calcagno et al., 2008). This code is still in use at BRGM, in France, and in other countries.During the last 15 years, Philippe Calcagno has been involved in national and European projects on geothermal Energy where he developed a 3D approach for resource assessment and exploration. From the coordination of the FP6 ENGINE, that structured EU R&D collaboration, to the H2020 GEMEX in partnership with Mexico, he managed a strong collaboration between geologists and geophysicists to produce the most relevant 3D geological interpretation (Calcagno et al., 2022).Philippe Calcagno acts in the French Geological Framework Programme (RGF), where he is member of the Scientific Committee. He co-chairs the EuroGeoSurveys’ Expert Group for Geological Mapping and Modelling. He supervised several research works, published international scientific articles, and organised congresses and sessions. Philippe Calcagno gives training courses on 3D geomodelling to students and professionals. He is part of the Editorial Board of the Scientific Data journal (Nature publication).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Farlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Emile Argand Conference on Alpine Geological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling experience at the BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society of America, Sep 2024, Anaheim (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and shared 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D crustal geomodel of the Western Alps in the French Geological Reference Platform (RGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un géomodèle lithosphérique 3D des Alpes Occidentales dans le cadre du Référentiel Géologique de la France -Chantier Alpes et bassins périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nouibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the 3D Geomodels of Los Humeros and Acoculco Geothermal Systems (Mexico) - H2020 GEMex Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 GEORISK Project -Inventory and Assessment of Risks Associated to the Development of Deep Geothermal Heating and Power Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining best practices in the management of geothermal exploration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thorbjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D preliminary geological models of Los Humeros and Acoculco (Mexico) – H2020 GEMex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Macías Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMex -A Mexican-European Research Cooperation on Development of Superhot and Engineered Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aída López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garduño-Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Stanford, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling for a Democratic Geothermal Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to Help Professionals of the Geothermal Sector for Exploration in Deep Basin Context in France -Development, Update, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to help professionals of the geothermal sector for exploration in deep basin context in France - Development, update, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: Knowledge dissemination for deep geothermal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council 2013 Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for deep geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 2012 - IGC34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENGINE Coordination Action (ENhanced Geothermal Innovative Network for Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaltsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Karytsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D modelling and forward-inverse modelling of potential field data (gravity and magnetic data).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS in geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Moscou, Russia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and understanding Earth: Open access to digital geoscience data and knowledge supports societal needs and UN sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hinsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guri Venvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103835. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geologist Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravimetric and morpho-structural analyses in the superhot geothermal system Los Humeros: an example from central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cornejo-Triviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bossennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D geomodel of the deep aquifers in the Orléans area of the southern Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.781. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Systems: Interdisciplinary Approaches for an Effective Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/9895659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal energy in deep aquifers: A global assessment of the resource base for direct heat utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Boxem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Pluymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a European geothermal information network using a distributed e-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Coro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2015.1073378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating deep temperatures in the Soultz-sous-Forêts geothermal area (France) from magnetotelluric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Spichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2089), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cartographic modeling of the Alpine arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.131 - 143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts énergétiques du bassin de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between inherited crustal structures and seismicity in the western Alps inferred from 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part I – Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge: Part II. Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge - Part I. Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part II - Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometric modelling of an external orogenic domain: a case history from the western Alps (massif de Morges, Pelvoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lazarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne valley, Savoie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling and Kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne Valley, Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-006-1183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional model and late stage warping of the Plattengneis Shear Zone in the Eastern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stüwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 412 (1-2), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geophysical and geological modelling of the Hercynian Suture Zone in the Champtoceaux area (south Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 382 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2003.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling: a collaborative platform for multidisciplinary interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04450713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Guti&#233;rrez-Negr&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Norini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mac&#237;as" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hauksdottir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thorbjornsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trumpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Evanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mac&#237;as V&#225;squez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04669841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Jolie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gardu&#241;o-Monroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaret Aur&#233;lie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gabillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00704607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Karytsas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Venvik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cornejo-Trivi&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piccardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brogi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kruszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00285-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03949042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01876-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03695742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01327-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Montanari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lupi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9895659" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Limberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Boxem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Manzella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.09.084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spichak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pagano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Castelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2015.1073378" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vouillamoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00644012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NFHN90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lazarre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.263" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barfety" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1183-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Barfety" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Baudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt St&#252;we" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSR7SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2003.12.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPV6CG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04450713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Guti&#233;rrez-Negr&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Norini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mac&#237;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hauksdottir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thorbjornsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trumpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Evanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mac&#237;as V&#225;squez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04669841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Jolie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gardu&#241;o-Monroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaret Aur&#233;lie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gabillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00704607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Karytsas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Venvik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103835" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cornejo-Trivi&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piccardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brogi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kruszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00285-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03949042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01876-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03695742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01327-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Montanari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lupi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9895659" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Limberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Boxem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Manzella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.09.084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pagano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Castelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2015.1073378" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spichak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vouillamoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00644012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NFHN90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lazarre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.263" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Barfety" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Baudin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barfety" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1183-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt St&#252;we" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSR7SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2003.12.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPV6CG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>