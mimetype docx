--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Calcagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Calcagno coordinates geomodelling methods and tools at BRGM, the French Geological Survey. Over the time, he developed and promoted an interdisciplinary approach based on the use of geomodelling as an integration platform of data and specialists’ knowledge from various scientific fields to produce the best geological interpretation to guide simulations and help decision makers and dissemination (Hollis, Calcagno, et al., 2024).Philippe Calcagno holds a PhD in geophysics dedicated to the mid-ocean ridges segmentation, in collaboration with the CNES, the French Space agency. Mid-90’s, he joined BRGM to work on 3D geological modelling in the scope of GeoFrance3D, a French academic programme. During this programme, a package dedicated to geomodelling called GeoModeller was co-created by Philippe Calcagno (Calcagno et al., 2008). This code is still in use at BRGM, in France, and in other countries.During the last 15 years, Philippe Calcagno has been involved in national and European projects on geothermal Energy where he developed a 3D approach for resource assessment and exploration. From the coordination of the FP6 ENGINE, that structured EU R&D collaboration, to the H2020 GEMEX in partnership with Mexico, he managed a strong collaboration between geologists and geophysicists to produce the most relevant 3D geological interpretation (Calcagno et al., 2022).Philippe Calcagno acts in the French Geological Framework Programme (RGF), where he is member of the Scientific Committee. He co-chairs the EuroGeoSurveys’ Expert Group for Geological Mapping and Modelling. He supervised several research works, published international scientific articles, and organised congresses and sessions. Philippe Calcagno gives training courses on 3D geomodelling to students and professionals. He is part of the Editorial Board of the Scientific Data journal (Nature publication).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Farlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Emile Argand Conference on Alpine Geological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling experience at the BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society of America, Sep 2024, Anaheim (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and shared 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D crustal geomodel of the Western Alps in the French Geological Reference Platform (RGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un géomodèle lithosphérique 3D des Alpes Occidentales dans le cadre du Référentiel Géologique de la France -Chantier Alpes et bassins périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nouibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the 3D Geomodels of Los Humeros and Acoculco Geothermal Systems (Mexico) - H2020 GEMex Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 GEORISK Project -Inventory and Assessment of Risks Associated to the Development of Deep Geothermal Heating and Power Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining best practices in the management of geothermal exploration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thorbjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D preliminary geological models of Los Humeros and Acoculco (Mexico) – H2020 GEMex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Macías Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMex -A Mexican-European Research Cooperation on Development of Superhot and Engineered Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aída López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garduño-Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Stanford, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling for a Democratic Geothermal Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to Help Professionals of the Geothermal Sector for Exploration in Deep Basin Context in France -Development, Update, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to help professionals of the geothermal sector for exploration in deep basin context in France - Development, update, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: Knowledge dissemination for deep geothermal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council 2013 Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for deep geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 2012 - IGC34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENGINE Coordination Action (ENhanced Geothermal Innovative Network for Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaltsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Karytsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D modelling and forward-inverse modelling of potential field data (gravity and magnetic data).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS in geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Moscou, Russia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and understanding Earth: Open access to digital geoscience data and knowledge supports societal needs and UN sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hinsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guri Venvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103835. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geologist Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravimetric and morpho-structural analyses in the superhot geothermal system Los Humeros: an example from central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cornejo-Triviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bossennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D geomodel of the deep aquifers in the Orléans area of the southern Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.781. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Systems: Interdisciplinary Approaches for an Effective Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/9895659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal energy in deep aquifers: A global assessment of the resource base for direct heat utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Boxem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Pluymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a European geothermal information network using a distributed e-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Coro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2015.1073378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating deep temperatures in the Soultz-sous-Forêts geothermal area (France) from magnetotelluric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Spichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2089), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cartographic modeling of the Alpine arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.131 - 143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts énergétiques du bassin de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between inherited crustal structures and seismicity in the western Alps inferred from 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part I – Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge: Part II. Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge - Part I. Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part II - Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometric modelling of an external orogenic domain: a case history from the western Alps (massif de Morges, Pelvoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lazarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne valley, Savoie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling and Kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne Valley, Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-006-1183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional model and late stage warping of the Plattengneis Shear Zone in the Eastern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stüwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 412 (1-2), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geophysical and geological modelling of the Hercynian Suture Zone in the Champtoceaux area (south Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 382 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2003.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling: a collaborative platform for multidisciplinary interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Calcagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Calcagno coordinates geomodelling methods and tools at BRGM, the French Geological Survey. Over the time, he developed and promoted an interdisciplinary approach based on the use of geomodelling as an integration platform of data and specialists’ knowledge from various scientific fields to produce the best geological interpretation to guide simulations and help decision makers and dissemination (Hollis, Calcagno, et al., 2024).Philippe Calcagno holds a PhD in geophysics dedicated to the mid-ocean ridges segmentation, in collaboration with the CNES, the French Space agency. Mid-90’s, he joined BRGM to work on 3D geological modelling in the scope of GeoFrance3D, a French academic programme. During this programme, a package dedicated to geomodelling called GeoModeller was co-created by Philippe Calcagno (Calcagno et al., 2008). This code is still in use at BRGM, in France, and in other countries.During the last 15 years, Philippe Calcagno has been involved in national and European projects on geothermal Energy where he developed a 3D approach for resource assessment and exploration. From the coordination of the FP6 ENGINE, that structured EU R&D collaboration, to the H2020 GEMEX in partnership with Mexico, he managed a strong collaboration between geologists and geophysicists to produce the most relevant 3D geological interpretation (Calcagno et al., 2022).Philippe Calcagno acts in the French Geological Framework Programme (RGF), where he is member of the Scientific Committee. He co-chairs the EuroGeoSurveys’ Expert Group for Geological Mapping and Modelling. He supervised several research works, published international scientific articles, and organised congresses and sessions. Philippe Calcagno gives training courses on 3D geomodelling to students and professionals. He is part of the Editorial Board of the Scientific Data journal (Nature publication).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in joint analysis of geological and multi-source geophysical data: lessons from a blind interpretation exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024 (ICG 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUGC, Aug 2024, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Emile Argand Conference on Alpine Geological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Siena, Italy. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling experience at the BRGM (French Geological Survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Geological Mapping Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society of America, Sep 2024, Anaheim (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and shared 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomodelling in Europe: Sharing practices and open-sourcing tools among Geological Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brogaard Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Geological Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Busan (Corée), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the deep geothermal potential of Petite-Terre Island in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Farlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th African Rift Geothermal Conference - ARGEO C9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Djibouti, Djibouti. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2406.16454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un géomodèle lithosphérique 3D des Alpes Occidentales dans le cadre du Référentiel Géologique de la France -Chantier Alpes et bassins périphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D crustal geomodel of the Western Alps in the French Geological Reference Platform (RGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nouibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the 3D Geomodels of Los Humeros and Acoculco Geothermal Systems (Mexico) - H2020 GEMex Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 GEORISK Project -Inventory and Assessment of Risks Associated to the Development of Deep Geothermal Heating and Power Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Guenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Geothermal Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining best practices in the management of geothermal exploration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Darnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hauksdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thorbjornsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle géologique 3D pour l'exploration géothermique de la plaine du Lamentin (Martinique) : impact de la structuration géologique profonde sur les circulations de fluides hydrothermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gadalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of R&D on 3D Geological Modelling at BRGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loiselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Geological Architecture Helps 3D Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the European 3D GeoModelling Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D preliminary geological models of Los Humeros and Acoculco (Mexico) – H2020 GEMex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Macías Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMex -A Mexican-European Research Cooperation on Development of Superhot and Engineered Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aída López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Garduño-Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Workshop on Geothermal Reservoir Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Stanford, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Data Infrastructure for the Geological Reference of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Urvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of the geological architecture in 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging static and dynamic modeling: an application to high energy geothermal reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2015 : The 17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG (International Association for Mathematical Geosciences), Sep 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling for a Democratic Geothermal Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to Help Professionals of the Geothermal Sector for Exploration in Deep Basin Context in France -Development, Update, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Fault Model of the Bouillante Geothermal Province Interpreted from Onshore and Offshore Structural Knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool to help professionals of the geothermal sector for exploration in deep basin context in France - Development, update, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Geothermal Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for deep geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: Knowledge dissemination for deep geothermal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Resources Council 2013 Annual Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, Nevada, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo2Pro: A tool for geothermal exploration in basin context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamaret Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunsearé Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geological Congress 2012 - IGC34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bouillante 3D Structural Model (French West Indies): a Tool for Geothermal Exploration Combining Onshore and Offshore Geological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural context of the Bouillante area: Contribution of high resolution marine geophysical surveys (western shelf of Basse-Terre Island, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraïbe (19th Caribbean Geological Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENGINE Coordination Action (ENhanced Geothermal Innovative Network for Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Huenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kaltsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Karytsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional estimation of geothermal potential from geological field data: the Limagne geothermal reservoir case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Research Council Annual Meeting ; GRC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reno, United States. pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 3D modelling and forward-inverse modelling of potential field data (gravity and magnetic data).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS in geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Moscou, Russia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low to medium temperature geothermal resources in the Limagne basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGC2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Antalaya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ERS and multi-angle Radarsat measurements on bare soils : first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Retrieval of BIO-Geophysical parameters from SAR data for land applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Noordwijk, Netherlands. pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and understanding Earth: Open access to digital geoscience data and knowledge supports societal needs and UN sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hinsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guri Venvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.103835. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geologist Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravimetric and morpho-structural analyses in the superhot geothermal system Los Humeros: an example from central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cornejo-Triviño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermal Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40517-024-00285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Assessment of Geothermal Resources in the Variscan Basement of the Northern Upper Rhine Graben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bossennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-022-10138-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D geomodel of the deep aquifers in the Orléans area of the southern Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caritg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beccaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Capar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.781. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of 3D geomodels of the Los Humeros and Acoculco geothermal systems (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Gutiérrez-Negrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01327-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geological modelling of the northern Upper Rhine Graben by joint inversion of gravimetry and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Vaart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, pp.228927. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal Systems: Interdisciplinary Approaches for an Effective Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/9895659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion-Related Gold Deposits: new insights from gravity and hydrothermal integrated 3D modeling applied to the Tighza gold mineralization (Central Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01690381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geothermal energy in deep aquifers: A global assessment of the resource base for direct heat utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Limberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Boxem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Pluymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.961-975. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a European geothermal information network using a distributed e-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Trumpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Coro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Manzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538947.2015.1073378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating deep temperatures in the Soultz-sous-Forêts geothermal area (France) from magnetotelluric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Spichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2089), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the deep geothermal potential within the Tertiary Limagne basin (French Massif Central): An integrated 3D geological and thermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.496-508. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D fault model of the Bouillante geothermal province combining onshore and offshore structural knowledge (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourgine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526-529, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cartographic modeling of the Alpine arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.131 - 143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts énergétiques du bassin de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Genter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between inherited crustal structures and seismicity in the western Alps inferred from 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge: Part II. Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge - Part I. Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part II - Modelling validation using gravity and magnetic data inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.158. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological modelling from field data and geological knowledge, Part I – Modelling method coupling 3D potential-field interpolation and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (1-4), pp.147. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometric modelling of an external orogenic domain: a case history from the western Alps (massif de Morges, Pelvoux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lazarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.178.4.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne valley, Savoie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.211-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modeling and Kinematics of the External Zone of the French Western Alps (Belledonne and Grand Châtelard Massifs, Maurienne Valley, Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barfety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-006-1183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional model and late stage warping of the Plattengneis Shear Zone in the Eastern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Putz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stüwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 412 (1-2), pp.87-103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D geophysical and geological modelling of the Hercynian Suture Zone in the Champtoceaux area (south Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Truffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnand Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 382 (1-2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2003.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGF -The French Geological Reference Platform: Status and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D GeoModelling: a collaborative platform for multidisciplinary interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04450713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Guti&#233;rrez-Negr&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Norini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mac&#237;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hauksdottir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thorbjornsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trumpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Evanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mac&#237;as V&#225;squez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04669841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Jolie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gardu&#241;o-Monroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaret Aur&#233;lie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gabillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00704607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Karytsas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Venvik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103835" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cornejo-Trivi&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piccardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brogi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kruszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00285-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03949042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01876-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03695742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01327-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Montanari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lupi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9895659" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Limberger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Boxem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Manzella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.09.084" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pagano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Castelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2015.1073378" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spichak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vouillamoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00644012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NFHN90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lazarre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.263" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Barfety" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Baudin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barfety" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1183-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt St&#252;we" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSR7SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2003.12.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPV6CG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04962999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04450713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Guti&#233;rrez-Negr&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Liotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03799757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Farlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2406.16454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04243687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03996707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11633" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Norini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mac&#237;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Veloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02268518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hauksdottir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thorbjornsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trumpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01984785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01710045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Evanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mac&#237;as V&#225;squez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04669841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Jolie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruhn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#237;da L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gardu&#241;o-Monroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Urvois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cagnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01321261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaret Aur&#233;lie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunsear&#233; Gabalda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gabillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01098052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00704607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00574068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Huenges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kaltsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Karytsas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baujard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagallier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guillen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688619v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Remond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hinsby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Barros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Venvik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103835" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cornejo-Trivi&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piccardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brogi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kruszewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-024-00285-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Frey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van der Vaart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian B&#228;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-022-10138-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03949042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01876-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03695742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01327-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03234500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weinert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Vaart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228927" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Montanari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lupi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9895659" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.01.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Limberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Boxem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Manzella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.09.084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Trumpi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Coro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Pagano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Castelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2015.1073378" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01356866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Spichak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zakharova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baujard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dagallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-401JC0VQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.08.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVXZDC0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Vouillamoz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01059318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00644012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NFHN90-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03647125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lazarre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.178.4.263" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Barfety" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Baudin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barfety" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1183-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03753635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Putz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt St&#252;we" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSR7SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2003.12.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPV6CG2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02378790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>