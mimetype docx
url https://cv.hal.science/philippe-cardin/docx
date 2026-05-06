--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -1846,429 +1846,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemical convection in Earth's inner core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Deguen</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of Dynamos Generated in Spherical Couette Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 187, pp.1101-1118. </w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (2-3), pp.221-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05222.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03091920903550955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614898v1</w:t>
+                <w:t xml:space="preserve">hal-00527319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical convection in Earth's inner core</w:t>
+                <w:t xml:space="preserve">Texturing in the Earth's inner core due to preferential growth in its equatorial belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05222.x⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Physics of the Earth and Planetary Interiors, 188, pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00679829v1</w:t>
+                <w:t xml:space="preserve">hal-00560109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Dynamos Generated in Spherical Couette Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Guervilly</w:t>
+                <w:t xml:space="preserve">Thermochemical convection in Earth's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03091920903550955⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (3), pp.1101-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05222.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527319v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturing in the Earth's inner core due to preferential growth in its equatorial belt</w:t>
+                <w:t xml:space="preserve">Thermo-chemical convection in Earth's inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Physics of the Earth and Planetary Interiors, 188, pp.173-184. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187, pp.1101-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05222.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00560109v2</w:t>
+                <w:t xml:space="preserve">hal-00614898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturing in Earth's inner core due to preferential growth in its equatorial belt</w:t>
               </w:r>
@@ -2316,70 +2316,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 188 (3-4), pp.173-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3266,252 +3266,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00143935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visco-magnetic torque at the core mantle boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of super-rotation in a magnetostrophic spherical Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Deleplace</w:t>
+                <w:t xml:space="preserve">Thierry Alboussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 167, pp.557-566. </w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03180.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03091920600718426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004355v2</w:t>
+                <w:t xml:space="preserve">hal-00016011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of super-rotation in a magnetostrophic spherical Couette flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visco-magnetic torque at the core mantle boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Alboussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brito</w:t>
+                <w:t xml:space="preserve">Bérangère Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.281-298. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167, pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03091920600718426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03180.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016011v1</w:t>
+                <w:t xml:space="preserve">hal-00004355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-geostrophic kinematic dynamos at low magnetic Prandtl number</w:t>
               </w:r>
@@ -3920,448 +3920,436 @@
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 141 (1), pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2003.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The onset of thermal convection in rotating sperical shells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dormy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Soward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 501, pp.43-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112003007316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112003007316⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasigeostrophic models of convection in rotating sperical shells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002GC000456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of non-linear resonance effects between precession and the tilt-over mode within a spheroid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 154 (2), pp.407-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01934.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a rapidly rotating liquid sodium dynamo experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4416,51 +4404,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38, pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4470,352 +4458,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le noyau de la Terre et son champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terre, planète mystérieuse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00420384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveys of experimental dynamos</w:t>
+                <w:t xml:space="preserve">Experiment on Core Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">E. Dormy and A. Soward. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Olson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical aspects of natural dynamos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRS Press, pp.361-407, 2007</w:t>
+              <w:t xml:space="preserve">(Core dynamics) of Treatise of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.319-345, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00420316v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00420335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment on Core Dynamics</w:t>
+                <w:t xml:space="preserve">Surveys of experimental dynamos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Olson. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Dormy and A. Soward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Core dynamics) of Treatise of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.319-345, 2007</w:t>
+              <w:t xml:space="preserve">Mathematical aspects of natural dynamos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRS Press, pp.361-407, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00420335v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00420316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precession and core dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">edited by D. Gubbins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Geomagnetism and Paleomagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.842-843, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-4423-6_269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00420322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4825,51 +4813,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-geostrophic kinematic dynamos at low magnetic Prandtl number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4878,51 +4866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4932,114 +4920,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale de la turbulence par mesures de viscosité apparente dans les fluides en rotation. Application au couplage visco-magnétique de l'interface noyau-manteau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deleplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5186,51 +5174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404242v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949364v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Tigrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1301-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8201;j. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.094501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lincot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Badro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.09.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652996v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05611.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600095v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05222.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920903550955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560109v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merkel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XMDJGR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X27357SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602640v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569377v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.066310" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo522" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibbons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N40SX3V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001298" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00143935v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleplace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03180.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920600718426" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2073547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Schaeffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-12-947-2005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aurnou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.08.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RBSF71C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Soward" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Jones" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003007316" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TK0NWNLG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000456" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01934.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4423-6_269" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04111-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404242v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949364v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Tigrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1301-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8201;j. Kaplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.094501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lincot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Badro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick La Rizza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.09.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02322188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652996v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05611.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600095v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920903550955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560109v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XMDJGR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05222.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X27357SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602640v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Masson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569377v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gagni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.066310" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo522" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.R. Christensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibbons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N40SX3V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008001298" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00143935v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.07.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alboussi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091920600718426" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004355v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleplace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03180.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2073547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Schaeffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-12-947-2005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107909v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aurnou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.08.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Soward" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003007316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TK0NWNLG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000456" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01934.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4423-6_269" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>