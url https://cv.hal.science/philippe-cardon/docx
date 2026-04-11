--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -317,332 +317,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche biographique relationnaliste. Les contextes sociaux à la croisée des parcours de vie</w:t>
+                <w:t xml:space="preserve">La trasformación de la alimentación en el Sur de Europa; Una agenda de investigación desde la sociología de la alimentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+              <w:t xml:space="preserve">Tirant lo Blanch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de vie. Logiques individuelles, collectives et institutionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le regard sociologique, 2-7574-3782-8</w:t>
+              <w:t xml:space="preserve">LA TRANSFORMACION DE LA ALIMENTACIÓN EN EL SUR DE EUROPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-84-18802-72-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561245v1</w:t>
+                <w:t xml:space="preserve">hal-04561252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trasformación de la alimentación en el Sur de Europa; Una agenda de investigación desde la sociología de la alimentación</w:t>
+                <w:t xml:space="preserve">Vers une approche biographique relationnaliste. Les contextes sociaux à la croisée des parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tirant lo Blanch. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA TRANSFORMACION DE LA ALIMENTACIÓN EN EL SUR DE EUROPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-84-18802-72-0</w:t>
+              <w:t xml:space="preserve">Parcours de vie. Logiques individuelles, collectives et institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le regard sociologique, 2-7574-3782-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561252v1</w:t>
+                <w:t xml:space="preserve">hal-04561245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cambio en los hábitos alimentarios desde la base: comedores escolares y asociaciones de madres y padres en Granada</w:t>
+                <w:t xml:space="preserve">Los discursos de los consumidores de prendas de vestir en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">trea. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">tectnos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El malestar con la alimentación, Cecilia Díaz Méndez [Coord.], Isabel García Espejo [Coord.]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978–84-18105–33‑3</w:t>
+              <w:t xml:space="preserve">La cadena global de valor de las prendas de vestir. La conciencia del consumidor respecto a los lugares de producción, D. Antonio Trindad Requena, Rosa María Soriano Miras y Juan Francisco Bejarano Bella (coord.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-84-309-8139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561260v1</w:t>
+                <w:t xml:space="preserve">hal-04561264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los discursos de los consumidores de prendas de vestir en Francia</w:t>
+                <w:t xml:space="preserve">Un cambio en los hábitos alimentarios desde la base: comedores escolares y asociaciones de madres y padres en Granada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">tectnos. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Martín-Lagos López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">trea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cadena global de valor de las prendas de vestir. La conciencia del consumidor respecto a los lugares de producción, D. Antonio Trindad Requena, Rosa María Soriano Miras y Juan Francisco Bejarano Bella (coord.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-84-309-8139-7</w:t>
+              <w:t xml:space="preserve">El malestar con la alimentación, Cecilia Díaz Méndez [Coord.], Isabel García Espejo [Coord.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978–84-18105–33‑3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561264v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les critères médicaux et sociaux redessinent les frontières de la commensalité: le cas de l’alimentation en Ehpad</w:t>
               </w:r>
@@ -695,174 +695,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food daily inventions under age constraints: the case of dependent retired couples</w:t>
+                <w:t xml:space="preserve">Le genre et l’alimentation font-ils bon ménage ? Sociogénèse d’un champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Family Food Practices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La cuisine a-t-elle un "sexe" ? femmes - hommes, mode d'emploi du genre en cuisine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-343-15868-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561514v1</w:t>
+                <w:t xml:space="preserve">hal-04561517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre et l’alimentation font-ils bon ménage ? Sociogénèse d’un champ</w:t>
+                <w:t xml:space="preserve">Food daily inventions under age constraints: the case of dependent retired couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cuisine a-t-elle un "sexe" ? femmes - hommes, mode d'emploi du genre en cuisine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropology of Family Food Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang B, 2018, 9782807602366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b14993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561517v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des personnes âgées</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs alimentaires à destination des enfants des écoles primaires. Une ethnographie des cantines associatives en Andalousie (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolores Martín-Lagos López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 20/3A (S1), pp.145-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,51 +2203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25445EF4"/>
+    <w:nsid w:val="88556A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2434,51 +2434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561245v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Mart&#237;n-Lagos L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14993" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Kergoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfefferkorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.27635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2011.4303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.056.0169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.133231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2007.2050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.037.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.2775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561252v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561245v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Mart&#237;n-Lagos L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14993" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Kergoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfefferkorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.40006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.27635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2011.4303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.056.0169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.133231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2007.2050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.037.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.2775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>