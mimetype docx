--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -2203,51 +2203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88556A06"/>
+    <w:nsid w:val="DCABCE9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>