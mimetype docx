--- v1 (2026-03-29)
+++ v2 (2026-05-01)
@@ -2155,195 +2155,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External History of French</w:t>
+                <w:t xml:space="preserve">L’orthographe du français jusqu’à aujourd’hui : cinq étapes emblématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wendy Ayres-Bennett; Mairi McLaughlin. </w:t>
+              <w:t xml:space="preserve">Concetta Cavallini; Gabriella Serrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the French Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.143-162, 2024, Oxford Handbooks in linguistics, 978-0-19-886513-1 (print) ; 978-0-19-189754-2 (eBook). </w:t>
+              <w:t xml:space="preserve">Le français et ses défis. Écriture, Terminologie, Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198865131.013.4⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cacucci editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-26, 2024, Sguardi sulla Modernità, 979-12-5965-376-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821272v1</w:t>
+                <w:t xml:space="preserve">hal-05400971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orthographe du français jusqu’à aujourd’hui : cinq étapes emblématiques</w:t>
+                <w:t xml:space="preserve">External History of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Concetta Cavallini; Gabriella Serrone. </w:t>
+              <w:t xml:space="preserve">Wendy Ayres-Bennett; Mairi McLaughlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français et ses défis. Écriture, Terminologie, Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of the French Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.143-162, 2024, Oxford Handbooks in linguistics, 978-0-19-886513-1 (print) ; 978-0-19-189754-2 (eBook). </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacucci editore</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198865131.013.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400971v1</w:t>
+                <w:t xml:space="preserve">hal-04821272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0370918"/>
+    <w:nsid w:val="7B7B9D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2208-3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031805787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36982119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012128205X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Proux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ayres-Bennett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2019021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Marchaudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1999.2805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1999.2807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1990.1969" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Defiolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rosellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/normativite-creativite-et-efficacite/78092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-xixe-siecle-en-ses-langages-melanges-en-l-honneur-de-jacques-philippe-saint-gerand-la-phraseologie-proverbiale-de-l-abbe-feraud-et-sa-persistance-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17904-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192894366.003.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cacuccieditore.it/8-le-francais-et-ses-defis-ecriture-terminologie-traduction-cavallini-serrone-9791259653765" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=1071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.978832353021.pp.68-87" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez Couret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-nouveaux-gisements-de-donnees-pour-l-etude-de-l-oral-a-l-age-classique-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02322000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987NAN21027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2208-3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031805787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/36982119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012128205X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Proux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Proux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483798v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ayres-Bennett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2019021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Marchaudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1999.2805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1999.2807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1990.1969" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Defiolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rosellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/normativite-creativite-et-efficacite/78092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-xixe-siecle-en-ses-langages-melanges-en-l-honneur-de-jacques-philippe-saint-gerand-la-phraseologie-proverbiale-de-l-abbe-feraud-et-sa-persistance-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17904-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192894366.003.0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cacuccieditore.it/8-le-francais-et-ses-defis-ecriture-terminologie-traduction-cavallini-serrone-9791259653765" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=1071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.978832353021.pp.68-87" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez Couret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-nouveaux-gisements-de-donnees-pour-l-etude-de-l-oral-a-l-age-classique-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02322000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987NAN21027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>