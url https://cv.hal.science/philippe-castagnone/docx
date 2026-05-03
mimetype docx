--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe CASTAGNONE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes publications dans HAL INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2048-9651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of two races of Meloidogyne enterolobii affecting crops in Brazil and evaluation of new cultivars for host race testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Felipe de Barros Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Porto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Freitas Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano José Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.102946. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Plant Nematology. 3rd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative histopathology of virulent and avirulent Meloidogyne javanica populations on susceptible and resistant tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1425336. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1425336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and phylogenetic characterization of different populations of Meloidogyne izalcoensis and reaction of coffee genotypes to this new species detected in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Stefanelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rodrigues-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.636-650. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellitome analyses in nematodes illuminate complex species history and show conserved features in satellite DNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.259. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-022-01460-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretenir des collections d’invertébrés d’intérêt agronomique sur hôtes vivants : un enjeu patrimonial et des contraintes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. from rice and identification of multiresistant sources in Oryza spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2217-2228. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne graminicola populations with different esterase phenotypes parasitising rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra R C Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.627 - 643. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-bja10065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode Bursaphelenchus xylophilus using approximate Bayesian computation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e56. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centromere Histone Is Conserved and Associated with Tandem Repeats Sharing a Conserved 19-bp Box in the Holocentromere of Meloidogyne Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (5), pp.1943-1965. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne paranaensis populations belonging to different esterase phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M S Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa C. Z. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.442-457. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐seasonal modelling of plant‐nematode interactions reveals efficient plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.2206-2221. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogye ottersoni (Thorne, 1969) Franklin, 1971 (Nematoda: Meloidogynidae) parasitizing flooded rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne Rosa Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Grimaldi Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157 (4), pp.943-959. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-020-02049-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne spp&amp;lt;/em&amp;gt;. from peri-urban areas of sub-Saharan Africa and their genetic similarity with populations from the Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemiro S. Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.110-118. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diagnostic SCAR markers for &amp;lt;em&amp;gt;Meloidogyne graminicola&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;M-oryzae&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;M-salasi&amp;lt;/em&amp;gt; associated with irrigated rice fields in Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-17-2015-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene copy number variations as signatures of adaptive evolution in the parthenogenetic, plant-parasitic nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios D. Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Karaulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (10), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sorghums as green manure against root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt; populations from cottonand aggressiveness to &amp;lt;em&amp;gt;Gossypium&amp;lt;/em&amp;gt; spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. L. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. F. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.816-824. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide expert annotation of the epigenetic machinery of the plant-parasitic nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., with a focus on the asexually reproducing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4686-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Crisford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V R Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J G P Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.193 - 201. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of &amp;lt;em&amp;gt;Meloidogyne oryzae&amp;lt;/em&amp;gt; (Nematoda: Meloidogyninae) parasitizing rice crops in Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Silva da Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Meneses Mendes Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica da Mata dos Santos Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (3), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-017-1400-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne brasiliensis Charchar et Eisenback, 2002 is a junior synonym of M. ethiopica Whitehead, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica m.S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil e. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir r. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadir b. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. parasitising potato in Brazil and aggressiveness of M. javanica populations on susceptible cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel L. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.69 - 80. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Meloidogyne species complex parasitising rice in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R.R.D. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Somavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Manica-Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify durable plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1182, pp.211 - 218. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of &amp;lt;em&amp;gt;Bursaphelenchus xylophilus&amp;lt;/em&amp;gt; Steiner & Buhrer, 1934 (Nickle, 1970) populations using quantitative proteomics and character compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana C. Arcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1006-1014. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of, and additional information on, Meloidogyne konaensis (Nematoda: Meloidogyninae) parasitising various crops in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.831-844. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne spp. populations from native Cerrado and soybean cultivated areas: genetic variability and aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelma G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genetic background increasing the efficiency and durability of major resistance genes to root-knot nematodes can be resolved into a few resistance QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 9 p. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide invasion routes of the pinewood nematode: What can we infer from population genetics analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1199 - 1213. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-014-0788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetic resistance to root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., in Solanaceae: from genes to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (12), pp.1591-1598. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking changes in life-history traits related to unnecessary virulence in a plant-parasitic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (17), pp.3677-3686. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant genetic background affects the efficiency of the pepper major nematode resistance genes &amp;lt;em&amp;gt;Me1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Me3&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (2), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the invasion routes of&amp;lt;em&amp;gt; bursaphelenchus xylophilus&amp;lt;/em&amp;gt;: a population genetics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne luci n. sp (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M. D. G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohammad Deimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.289-301. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and virulence of Meloidogyne incognita populations from Brazil to resistant cotton genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esdras Henrique da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Augusto Vianna Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-014-0381-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramiding, alternating or mixing: comparative performances of deployment strategies of nematode resistance genes to promote plant resistance efficiency and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-14-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular bases of epigenetic inheritance in non-model invertebrates: the case of the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.211. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banning of methyl bromide for seed treatment: could [i]Ditylenchus dipsaci[/i] again become a major threat to alfalfa production in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (7), pp.1017-1022. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root- knot nematode Meloidogyne ethiopica and development of a species- specific SCAR marker for its diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.476-483. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence variability of the Mspl satellite DNA family of the pinewood nematode Bursaphelenchus xylophilus at different geographic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic success without sex – the nematode experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (7), pp.1323-33. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of root-knot nematodes, genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de stratégies de déploiement de gènes de résistance pour la gestion durable des nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qytb-9n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific DNA markers for identification of two root-knot nematodes of coffee: Meloidogyne arabicida and M-izalcoensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Ribeiro Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ricardo Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137 (2), pp.305 - 313. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-013-0242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the genetic diversity of the pinewood nematode in its native area using new polymorphic microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved DNA motifs, including the CENP-B Box-like, are possible promoters of satellite DNA array rearrangements in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pavlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0067328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;map-1&amp;lt;/em&amp;gt; gene family in root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp.: a set of taxonomically restricted genes specific to clonal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Tomalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef Banora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (10), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrical, biological, biochemical and molecular characteristics of Meloidogyne incognita isolates and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dechechi Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Castro Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (4), pp.671 - 684. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne enterolobii (= M. mayaguensis): profile of an emerging, highly pathogenic, root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854111X601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cezanne Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice de Almeida-Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les nématodes à galles en cultures maraîchères : des recherches pour promouvoir la durabilité des résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3bg2-ak23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-mining of the Meloidogyne incognita degradome and comparative analysis of proteases in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular analysis of Fusarium lateritium, the cause of grey necrosis of Hazelnut fruit in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-10-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of microsatellites from an enriched genomic library of the plant-parasitic nematode Meloidogyne incognita and their detection in other root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (4), pp.501 - 505. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9721-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root-knot nematode Meloidogyne enterolobii and development of a SCAR marker for this guava-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (6), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02350.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.598. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular architecture and evolution of the map-1 gene family in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (5), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-009-0487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species-specific satellite DNA family in the invasive root-knot nematode Meloidogyne mayaguensis and its potential use for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (3), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of satellite DNA genomic distribution in phylogenetic analysis: A case study with root-knot nematodes of the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.204-208. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomes of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mck Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.333-351. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080508-081839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Meloidogyne exigua (Tylenchida: Meloidogynidae) populations from coffee and rubber tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Paulo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro da Cunha E Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854108786161418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of biotechnology to root-knot nematode control in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for TaqMan real-time PCR detection of the pinewood nematode, Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), pp.803-809. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1364-3703.2007.00434.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of levamisole resistance markers in the parasitic nematode Haemonchus contortus using a cDNA-AFLP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (Pt 8), pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182007000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and parasite evolution: a reproductive fitness cost associated with virulence in the parthenogenetic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (2), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-006-9003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High conservation of the differentially amplified MPA2 satellite DNA family in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 376 (2), pp.260-267. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards specific diagnosis of plant-parasitic nematodes using DNA oligonucleotide microarray technology: A case study with the quarantine species Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Kebdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of selective pressure and stochastic events directs evolution of the MEL172 satellite DNA library in root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.2316-2325. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msl119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and adaptive evolution in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (4), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of reactive oxygen species activities and H2O2 accumulation during compatible and incompatible tomato-root-knot nematode interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA-based species-specific identification of single individuals of the pinewood nematode Bursaphelenchus xylophilus (Nematoda : Aphelenchoididae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (2), pp.191-193. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-004-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in resistance to the root-knot nematode Meloidogyne incognita in tomato genotypes bearing the Mi gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and variable domains in satellite DNAs of mitotic parthenogenetic root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação das principais espécies de Meloidogyne parasitas do cafeeiro no Brasil com marcadores SCAR-Café em multiplex-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D. Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasiting Musa in Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular, and differential-host characterization of Meloidogyne floridensis n.sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (1), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular and differential-host characterization of Meloidogyne floridensis n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasitising Musa in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854104323072964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genes differentially expressed between avirulent and virulent Meloidogyne incognita near-isogenic lines encode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (12), pp.1077-1084. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.12.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2003.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmarl, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmar1, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species‐specific satellite DNA family in the genome of the coffee root‐knot nematode Meloidogyne exigua : application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M.D.G Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (5), pp.862-870. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g02-054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (2), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015682500495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenogenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685410260438872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cDNA related to K-Cl cotransporters in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.117-121. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10425170290030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45, pp.862-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-specific satellite DNA family in the genome of the coffee root-knot nematode Meloidogyne exigua: application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression of resistance against Mi-1-virulent Meloidogyne spp. from Lycopersicon peruvianum into L. esculentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenagenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the specificity of the root‐knot nematode resistance genes Me1 and Me3 in pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 120 (5), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0523.2001.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of correlation between (a)virulence and phylogenetic relationships in root-knot nematodes (Meloidogyne spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S45-S57. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03500872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of a cDNA encoding an amphid-secreted putative avirulence protein from the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity within local populations of Meloidogyne (Nematoda: Meloidogynidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Esparrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854101750413324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD Characterization of Single Females of the Root-knot Nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107 (6), pp.639-643. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017936527466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root‐knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (3-4), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2000.tb00951.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of an extremely conserved satellite DNA family from the root-knot nematode Meloidogyne arenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (2), pp.346-353. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g00-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00183-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root-knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.581-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.2000.00633.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific diagnosis of two root-knot nematodes, Meloidogyne chitwoodi and M. fallax, with satellite DNA probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (5), pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites de l'utilisation de la résistance aux nématodes à galles chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 522, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Diagnosis of Two Root-Knot Nematodes, Meloidogyne chitwoodi and M. fallax , with Satellite DNA Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (5), pp.380-384. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1999.89.5.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from the nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (2), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00006297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability among four populations of Meloidogyne javanica from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Dickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (4), pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Mellilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alu1 satellite DNA in the root-knot nematode Meloidogyne fallax : relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution DNA fingerprinting of parthenogenetic root‐knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of normal and giant Vicia faba populations of the stem nematode Ditylenchus dipsaci: agreement between RAPD and phenotypic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Bekal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.1998.00367.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution DNA fingerprinting of parthenogenetic root-knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new AluI satellite DNA in the root-knot nematode Meloidogyne fallax: relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4758(97)01113-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and virulence genetic components of the Solanaceae/Meloidogyne interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and specific identification of Meloidogyne hapla by satellite DNA PCR-amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esparrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of Meloidogyne incognita virulence against resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la virulence des nématodes pour mieux comprendre et utiliser la résistance des plantes à ces parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 86, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (5), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmpp.1995.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a satellite DNA from Meloidogyne hapla and its use as a diagnostic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (4), pp.458-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of resistant tomato to a population of Meloidogyne incognita (AN1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive potential of Meloidogyne incognita virulent isolates on susceptible and Mi-resistant tomato cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD markers for DNA fingerprinting in the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for PCR-specific detection of the plant-parasitic nematode Meloidogyne hapla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esperrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.566-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic polymorphism between and within Meloidogyne species detected with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37 (6), pp.904-909. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g94-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of virulent isolates of Meloidogyne incognita on susceptible and Mi-resistant tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.324-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene: evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88 (6-7), pp.749-753. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01253980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138 (1-2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(94)90803-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene : evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88, pp.749-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138, pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable virulence against the tomato resistance Mi gene in the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 83 (8), pp.803-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthenogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.1993.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated DNA sequences of Meloidogyne as shown by the renaturation in agarose gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes - Knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187529292X00414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships in Meloidogyne spp. as inferred from repetitive DNA RFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root‐knot nematode resistance genes in tomato and pepper: evidence with Meloidogyne incognita virulent and avirulent near‐isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120 (3), pp.487-492. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1992.tb04908.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root-knot nematode resistance genes in tomato and pepper : evidence with Meloidogyne incognita virulent and avirulent near-isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120, pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of species and populations of Meloidogyne from various geographic origins with repeated-DNA homologous probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (3), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired virulence in the plant-parasitic nematode Meloidogyne incognita. 2. Two-dimensional analysis of isogenic isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke de Jong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Nématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14 (2), pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moleculaire des nematodes Meloidogyne a l'aide de sondes homologues d'ADN repete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 430, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of tomato roots and reproduction of Meloidogyne incognita as affected by raw sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.724-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Abadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02100676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a repeated DNA probe showing polymorphism among Meloidogyne incognita populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33, pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (4), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22, pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nématodes parasites de l'igname (Dioscorea spp.) : distribution, action pathogène et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes de la canne a sucre dans les Antilles francaises. I : donnees sur les peuplements. II : premiers essais nematicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes parasites de l'igname (Dioscorea spp.): distribution, action pathogene et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the french west Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18 (2), pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets depresseurs d'un apport de boue residuaire sur le parasitisme de Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53 (2b), pp.879-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfection des semences d'igname par thermo ou chimiothérapie : efficacité nématicide et conséquences agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 38 (4), pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the occurence and distribution of scuteffonema bradys in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nematology Network Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (3), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle distribution Scutellonema bradys (Tylenchida: Hoplolaiminae) dans la Caraibe. Le cas des Antilles francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 52 (2), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Skantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Molecular Genetics of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-464, 2011, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0434-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion, feeding and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de A. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Favery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root-Knot Nematodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.163-181, 2009, 9781845934927. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845934927.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a versatile genetic marker for Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease: A Worldwide Threat to Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-195, 2008, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8455-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (A)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and molecular aspects of plant-nematode interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (a)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Aspects of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.167-175, 1997, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5596-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of Meloidogyne virulence against resistance Genes from Solanaceous crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Plant Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-276, 1994, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9080-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe CASTAGNONE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes publications dans HAL INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2048-9651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Plant Nematology. 3rd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of two races of Meloidogyne enterolobii affecting crops in Brazil and evaluation of new cultivars for host race testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Felipe de Barros Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Porto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Freitas Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano José Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.102946. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative histopathology of virulent and avirulent Meloidogyne javanica populations on susceptible and resistant tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1425336. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1425336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and phylogenetic characterization of different populations of Meloidogyne izalcoensis and reaction of coffee genotypes to this new species detected in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Stefanelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rodrigues-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.636-650. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretenir des collections d’invertébrés d’intérêt agronomique sur hôtes vivants : un enjeu patrimonial et des contraintes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellitome analyses in nematodes illuminate complex species history and show conserved features in satellite DNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.259. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-022-01460-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne graminicola populations with different esterase phenotypes parasitising rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra R C Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.627 - 643. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-bja10065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode Bursaphelenchus xylophilus using approximate Bayesian computation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centromere Histone Is Conserved and Associated with Tandem Repeats Sharing a Conserved 19-bp Box in the Holocentromere of Meloidogyne Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (5), pp.1943-1965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. from rice and identification of multiresistant sources in Oryza spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2217-2228. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogye ottersoni (Thorne, 1969) Franklin, 1971 (Nematoda: Meloidogynidae) parasitizing flooded rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne Rosa Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Grimaldi Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157 (4), pp.943-959. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-020-02049-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐seasonal modelling of plant‐nematode interactions reveals efficient plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.2206-2221. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa C. Z. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.442-457. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne paranaensis populations belonging to different esterase phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M S Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diagnostic SCAR markers for &amp;lt;em&amp;gt;Meloidogyne graminicola&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;M-oryzae&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;M-salasi&amp;lt;/em&amp;gt; associated with irrigated rice fields in Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-17-2015-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene copy number variations as signatures of adaptive evolution in the parthenogenetic, plant-parasitic nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios D. Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Karaulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (10), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sorghums as green manure against root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt; populations from cottonand aggressiveness to &amp;lt;em&amp;gt;Gossypium&amp;lt;/em&amp;gt; spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. L. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. F. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.816-824. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne spp&amp;lt;/em&amp;gt;. from peri-urban areas of sub-Saharan Africa and their genetic similarity with populations from the Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemiro S. Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.110-118. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Crisford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V R Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J G P Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.193 - 201. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide expert annotation of the epigenetic machinery of the plant-parasitic nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., with a focus on the asexually reproducing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4686-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of &amp;lt;em&amp;gt;Meloidogyne oryzae&amp;lt;/em&amp;gt; (Nematoda: Meloidogyninae) parasitizing rice crops in Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Silva da Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Meneses Mendes Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica da Mata dos Santos Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (3), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-017-1400-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne brasiliensis Charchar et Eisenback, 2002 is a junior synonym of M. ethiopica Whitehead, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica m.S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil e. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir r. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadir b. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. parasitising potato in Brazil and aggressiveness of M. javanica populations on susceptible cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel L. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.69 - 80. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify durable plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1182, pp.211 - 218. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Meloidogyne species complex parasitising rice in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R.R.D. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Somavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Manica-Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of, and additional information on, Meloidogyne konaensis (Nematoda: Meloidogyninae) parasitising various crops in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.831-844. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne spp. populations from native Cerrado and soybean cultivated areas: genetic variability and aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelma G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genetic background increasing the efficiency and durability of major resistance genes to root-knot nematodes can be resolved into a few resistance QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 9 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of &amp;lt;em&amp;gt;Bursaphelenchus xylophilus&amp;lt;/em&amp;gt; Steiner & Buhrer, 1934 (Nickle, 1970) populations using quantitative proteomics and character compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana C. Arcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1006-1014. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide invasion routes of the pinewood nematode: What can we infer from population genetics analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1199 - 1213. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-014-0788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking changes in life-history traits related to unnecessary virulence in a plant-parasitic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (17), pp.3677-3686. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetic resistance to root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., in Solanaceae: from genes to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (12), pp.1591-1598. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the invasion routes of&amp;lt;em&amp;gt; bursaphelenchus xylophilus&amp;lt;/em&amp;gt;: a population genetics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and virulence of Meloidogyne incognita populations from Brazil to resistant cotton genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esdras Henrique da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Augusto Vianna Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-014-0381-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramiding, alternating or mixing: comparative performances of deployment strategies of nematode resistance genes to promote plant resistance efficiency and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-14-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root- knot nematode Meloidogyne ethiopica and development of a species- specific SCAR marker for its diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.476-483. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular bases of epigenetic inheritance in non-model invertebrates: the case of the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.211. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banning of methyl bromide for seed treatment: could [i]Ditylenchus dipsaci[/i] again become a major threat to alfalfa production in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (7), pp.1017-1022. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne luci n. sp (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M. D. G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohammad Deimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.289-301. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence variability of the Mspl satellite DNA family of the pinewood nematode Bursaphelenchus xylophilus at different geographic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic success without sex – the nematode experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (7), pp.1323-33. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant genetic background affects the efficiency of the pepper major nematode resistance genes &amp;lt;em&amp;gt;Me1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Me3&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (2), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de stratégies de déploiement de gènes de résistance pour la gestion durable des nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qytb-9n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of root-knot nematodes, genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific DNA markers for identification of two root-knot nematodes of coffee: Meloidogyne arabicida and M-izalcoensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Ribeiro Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ricardo Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137 (2), pp.305 - 313. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-013-0242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the genetic diversity of the pinewood nematode in its native area using new polymorphic microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved DNA motifs, including the CENP-B Box-like, are possible promoters of satellite DNA array rearrangements in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pavlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0067328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef Banora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (10), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne enterolobii (= M. mayaguensis): profile of an emerging, highly pathogenic, root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854111X601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrical, biological, biochemical and molecular characteristics of Meloidogyne incognita isolates and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dechechi Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Castro Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (4), pp.671 - 684. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;map-1&amp;lt;/em&amp;gt; gene family in root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp.: a set of taxonomically restricted genes specific to clonal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Tomalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular analysis of Fusarium lateritium, the cause of grey necrosis of Hazelnut fruit in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-10-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of microsatellites from an enriched genomic library of the plant-parasitic nematode Meloidogyne incognita and their detection in other root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (4), pp.501 - 505. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9721-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-mining of the Meloidogyne incognita degradome and comparative analysis of proteases in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cezanne Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice de Almeida-Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les nématodes à galles en cultures maraîchères : des recherches pour promouvoir la durabilité des résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3bg2-ak23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root-knot nematode Meloidogyne enterolobii and development of a SCAR marker for this guava-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (6), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02350.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.598. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of satellite DNA genomic distribution in phylogenetic analysis: A case study with root-knot nematodes of the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.204-208. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species-specific satellite DNA family in the invasive root-knot nematode Meloidogyne mayaguensis and its potential use for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (3), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomes of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mck Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.333-351. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080508-081839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular architecture and evolution of the map-1 gene family in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (5), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-009-0487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Meloidogyne exigua (Tylenchida: Meloidogynidae) populations from coffee and rubber tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Paulo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro da Cunha E Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854108786161418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of biotechnology to root-knot nematode control in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for TaqMan real-time PCR detection of the pinewood nematode, Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), pp.803-809. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1364-3703.2007.00434.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of levamisole resistance markers in the parasitic nematode Haemonchus contortus using a cDNA-AFLP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (Pt 8), pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182007000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and parasite evolution: a reproductive fitness cost associated with virulence in the parthenogenetic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (2), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-006-9003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards specific diagnosis of plant-parasitic nematodes using DNA oligonucleotide microarray technology: A case study with the quarantine species Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Kebdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of selective pressure and stochastic events directs evolution of the MEL172 satellite DNA library in root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.2316-2325. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msl119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and adaptive evolution in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (4), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of reactive oxygen species activities and H2O2 accumulation during compatible and incompatible tomato-root-knot nematode interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High conservation of the differentially amplified MPA2 satellite DNA family in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 376 (2), pp.260-267. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA-based species-specific identification of single individuals of the pinewood nematode Bursaphelenchus xylophilus (Nematoda : Aphelenchoididae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (2), pp.191-193. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-004-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in resistance to the root-knot nematode Meloidogyne incognita in tomato genotypes bearing the Mi gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and variable domains in satellite DNAs of mitotic parthenogenetic root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação das principais espécies de Meloidogyne parasitas do cafeeiro no Brasil com marcadores SCAR-Café em multiplex-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D. Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular and differential-host characterization of Meloidogyne floridensis n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular, and differential-host characterization of Meloidogyne floridensis n.sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (1), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasiting Musa in Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasitising Musa in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854104323072964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genes differentially expressed between avirulent and virulent Meloidogyne incognita near-isogenic lines encode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (12), pp.1077-1084. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.12.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2003.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmarl, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmar1, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (2), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015682500495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenogenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685410260438872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cDNA related to K-Cl cotransporters in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.117-121. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10425170290030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M.D.G Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (5), pp.862-870. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g02-054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45, pp.862-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-specific satellite DNA family in the genome of the coffee root-knot nematode Meloidogyne exigua: application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenagenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression of resistance against Mi-1-virulent Meloidogyne spp. from Lycopersicon peruvianum into L. esculentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species‐specific satellite DNA family in the genome of the coffee root‐knot nematode Meloidogyne exigua : application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity within local populations of Meloidogyne (Nematoda: Meloidogynidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Esparrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854101750413324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD Characterization of Single Females of the Root-knot Nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107 (6), pp.639-643. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017936527466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of correlation between (a)virulence and phylogenetic relationships in root-knot nematodes (Meloidogyne spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S45-S57. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03500872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of a cDNA encoding an amphid-secreted putative avirulence protein from the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the specificity of the root‐knot nematode resistance genes Me1 and Me3 in pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 120 (5), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0523.2001.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root‐knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (3-4), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2000.tb00951.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of an extremely conserved satellite DNA family from the root-knot nematode Meloidogyne arenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (2), pp.346-353. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g00-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00183-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root-knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.581-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.2000.00633.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific diagnosis of two root-knot nematodes, Meloidogyne chitwoodi and M. fallax, with satellite DNA probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (5), pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites de l'utilisation de la résistance aux nématodes à galles chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 522, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Diagnosis of Two Root-Knot Nematodes, Meloidogyne chitwoodi and M. fallax , with Satellite DNA Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (5), pp.380-384. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1999.89.5.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from the nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (2), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00006297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of normal and giant Vicia faba populations of the stem nematode Ditylenchus dipsaci: agreement between RAPD and phenotypic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Bekal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.1998.00367.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability among four populations of Meloidogyne javanica from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Dickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (4), pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution DNA fingerprinting of parthenogenetic root‐knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alu1 satellite DNA in the root-knot nematode Meloidogyne fallax : relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Mellilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution DNA fingerprinting of parthenogenetic root-knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new AluI satellite DNA in the root-knot nematode Meloidogyne fallax: relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4758(97)01113-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and virulence genetic components of the Solanaceae/Meloidogyne interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and specific identification of Meloidogyne hapla by satellite DNA PCR-amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esparrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of Meloidogyne incognita virulence against resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (5), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmpp.1995.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive potential of Meloidogyne incognita virulent isolates on susceptible and Mi-resistant tomato cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of resistant tomato to a population of Meloidogyne incognita (AN1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a satellite DNA from Meloidogyne hapla and its use as a diagnostic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (4), pp.458-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD markers for DNA fingerprinting in the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for PCR-specific detection of the plant-parasitic nematode Meloidogyne hapla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esperrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.566-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la virulence des nématodes pour mieux comprendre et utiliser la résistance des plantes à ces parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 86, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of virulent isolates of Meloidogyne incognita on susceptible and Mi-resistant tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.324-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene: evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88 (6-7), pp.749-753. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01253980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138 (1-2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(94)90803-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138, pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene : evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88, pp.749-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic polymorphism between and within Meloidogyne species detected with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37 (6), pp.904-909. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g94-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable virulence against the tomato resistance Mi gene in the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 83 (8), pp.803-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthenogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.1993.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root-knot nematode resistance genes in tomato and pepper : evidence with Meloidogyne incognita virulent and avirulent near-isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120, pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root‐knot nematode resistance genes in tomato and pepper: evidence with Meloidogyne incognita virulent and avirulent near‐isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120 (3), pp.487-492. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1992.tb04908.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships in Meloidogyne spp. as inferred from repetitive DNA RFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of species and populations of Meloidogyne from various geographic origins with repeated-DNA homologous probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (3), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated DNA sequences of Meloidogyne as shown by the renaturation in agarose gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes - Knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187529292X00414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moleculaire des nematodes Meloidogyne a l'aide de sondes homologues d'ADN repete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 430, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of tomato roots and reproduction of Meloidogyne incognita as affected by raw sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.724-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Abadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02100676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a repeated DNA probe showing polymorphism among Meloidogyne incognita populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33, pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired virulence in the plant-parasitic nematode Meloidogyne incognita. 2. Two-dimensional analysis of isogenic isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke de Jong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Nématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14 (2), pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (4), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22, pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes de la canne a sucre dans les Antilles francaises. I : donnees sur les peuplements. II : premiers essais nematicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nématodes parasites de l'igname (Dioscorea spp.) : distribution, action pathogène et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes parasites de l'igname (Dioscorea spp.): distribution, action pathogene et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the french west Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18 (2), pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets depresseurs d'un apport de boue residuaire sur le parasitisme de Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53 (2b), pp.879-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfection des semences d'igname par thermo ou chimiothérapie : efficacité nématicide et conséquences agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 38 (4), pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the occurence and distribution of scuteffonema bradys in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nematology Network Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (3), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle distribution Scutellonema bradys (Tylenchida: Hoplolaiminae) dans la Caraibe. Le cas des Antilles francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 52 (2), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Skantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Molecular Genetics of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-464, 2011, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0434-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion, feeding and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de A. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Favery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root-Knot Nematodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.163-181, 2009, 9781845934927. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845934927.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a versatile genetic marker for Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease: A Worldwide Threat to Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-195, 2008, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8455-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (A)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and molecular aspects of plant-nematode interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (a)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Aspects of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.167-175, 1997, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5596-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of Meloidogyne virulence against resistance Genes from Solanaceous crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Plant Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-276, 1994, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9080-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED570B8"/>
+    <w:nsid w:val="C55A508A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-castagnone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-9651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Felipe de Barros Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Porto Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Freitas Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Jos&#233; Perina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland N. Perry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Moens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Gabriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F A Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S Mattos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M. M. Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila F de Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1425336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stefanelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rodrigues-Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a &#352;irca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Mravinac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plohl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01460-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne R Leite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13438" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra R C Soares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M M Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bauer Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.64" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa336" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gomes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M S Monteiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003316" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne Rosa Leite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Grimaldi Py" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Souza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02049-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F. A. dos Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa da Silva Mattos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M. S. Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. A. Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemiro S. Jorge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2018.08.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627907v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil Enrique Cares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-17-2015-RE" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Koutsovoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Karaulic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.05.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. L. Lopes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Cares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Perina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nascimento" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. F. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12991" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F A Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Correa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Peixoto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Mattos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G P Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12718" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Silva da Mattos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Meneses Mendes Gomes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Mata dos Santos Monteiro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1400-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica&#160;m.S. Monteiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil&#160;e. Cares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir&#160;r. Correa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir&#160;b. Pinheiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003078" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. A. Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peixoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Mattos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. P. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel L. Medina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B. Gomes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir R. Correa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S. Mattos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R.R.D. Negretti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Somavilla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Manica-Berto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003056" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciordia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Robertson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. Arcos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rosa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mena" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500106" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil E. Cares" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002997" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlanetto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelma G. P. Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo F. dos Santos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta A. Almeida" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002973" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639203v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00632" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Espada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Eisenback" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0788-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4091" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64710A2B5F59D53DEDC7588E05E9B4684CF98198/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iachia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1643" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2235-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. D. G. Carneiro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohammad Deimi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002765" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Henrique da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlaneto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giband" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Augusto Vianna Barroso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0381-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-53" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00211" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640810v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. A. Almeida" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tigano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636709v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.09.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12337" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102300" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534512v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qytb-9n40" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Ribeiro Correa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Fernandes Almeida dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Alves Almeida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Peixoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0242-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Eisenback" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mestrovic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pavlek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Car" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067328" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tomalova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038656" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Alves Almeida" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dechechi Gomes Carneiro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Castro Mota" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0018-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854111X601650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045E47E0DE14B018F7C350380C6D88C783772B93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642460v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3bg2-ak23" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644216v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santori" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luongo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0120" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646647v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9721-y" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z81DT0SV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tigano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Siqueira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queiroz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02350.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668195v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0487-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GHHRV2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659075v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onivaldo Randig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene dos Santos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tigano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Carneiro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9497-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RDZHDBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668310v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.10.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRLGFSR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662834v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck Bird" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M. Williamson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccarter" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080508-081839" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Muniz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Paulo Campos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro da Cunha E Castro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Almeida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854108786161418" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Melillo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fran&#231;ois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlison" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lawson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2007.00434.X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fauvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007000030" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662852v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bongiovanni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-006-9003-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12PJF2BF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653301v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0FTK5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655030v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barker" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2005.09.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZM8WQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655505v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl119" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655706v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800794" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666112v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01724.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-0580-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RX7Q80X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01143.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670764v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.07.033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7F8X5CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482789v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D. Gomes Carneiro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681869v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Cofcewicz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D.G. Carneiro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676029v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Handoo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nyczepir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482718v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beek" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481832v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Cofcewicz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854104323072964" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-0Z7J0Q50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1077" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481801v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2003.10.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPDF6PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675413v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481853v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01144-7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2DWBD10-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671507v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480886v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Sarah" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00134.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480845v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M.D.G Carneiro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g02-054" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481618v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015682500495" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52GTRLDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481815v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685410260438872" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JNNC6V27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481811v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Neveu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10425170290030024" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676855v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randig" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670305v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randing" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sarah" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670795v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673475v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481804v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongiovanni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0523.2001.00637.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW3HTD14-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481650v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500872" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481838v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hussey" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.1.72" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481829v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Esparrago" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854101750413324" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-97V9K8V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671797v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480895v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00353-4" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z51TH2WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481640v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017936527466" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BHKW51C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481950v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2000.tb00951.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHT6KG5X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697863v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Semblat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmasso" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480841v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-007" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480897v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00183-3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PPBFTV40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684133v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480832v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dalmasso" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00633.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693843v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480853v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.5.380" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481662v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006297" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6K6WWJNF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684109v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carneiro" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Dickson" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696722v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Mellilo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691230v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Semblat" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481874v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00326.x" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688255v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481954v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Melillo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00021-1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T6WJPPT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480863v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semblat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026019" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481764v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abad" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4758(97)01113-7" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF4058C8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688260v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696415v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone Sereno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01877026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V80XP4Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689392v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481624v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palloix" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689393v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esparrago" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691844v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705938v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703000v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481782v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Rosso" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmpp.1995.1059" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFFLV1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711664v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704389v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Melillo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zacheo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706914v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708049v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707013v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esperrago" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480837v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g94-129" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482725v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481668v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01253980" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KGG700SL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481604v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90803-6" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MW583J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709248v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699889v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714638v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480827v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Uijthof" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1993.29" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706575v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uijthof" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699440v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481977v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187529292X00414" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-F1LQM0L1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699427v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481793v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1992.tb04908.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5271QQHF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710765v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702840v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699912v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482782v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke de Jong" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708433v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482736v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermarrec" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481775v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Quiles" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tares" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Abadon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02100676" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2LGZR7FF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482732v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707179v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiles" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709230v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Roberts" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Gap" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482746v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482772v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725322v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ana&#239;s" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724686v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720109v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727937v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Clairon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482768v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482759v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722228v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degras" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727003v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481755v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Skantar" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-007-0434-3" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_21" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481735v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835294v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Williamson" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gommers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481745v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bakker" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williamson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gommers" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5596-0_13" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481726v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-castagnone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-9651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland N. Perry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Moens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Felipe de Barros Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Porto Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Freitas Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Jos&#233; Perina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Gabriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F A Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S Mattos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M. M. Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila F de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1425336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stefanelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rodrigues-Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a &#352;irca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Mravinac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01460-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra R C Soares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne R Leite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M M Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bauer Gomes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B Gomes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne Rosa Leite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Grimaldi Py" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02049-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M S Monteiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa da Silva Mattos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil Enrique Cares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-17-2015-RE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Koutsovoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Karaulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15095" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.05.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. L. Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Cares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Perina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nascimento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. F. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12991" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F. A. dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M. S. Monteiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. A. Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemiro S. Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2018.08.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F A Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Correa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Peixoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Mattos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G P Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12718" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Silva da Mattos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Meneses Mendes Gomes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Mata dos Santos Monteiro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1400-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica&#160;m.S. Monteiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil&#160;e. Cares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir&#160;r. Correa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir&#160;b. Pinheiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003078" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. A. Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peixoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Mattos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. P. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel L. Medina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B. Gomes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir R. Correa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S. Mattos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R.R.D. Negretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Somavilla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Manica-Berto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil E. Cares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002997" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlanetto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelma G. P. Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo F. dos Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta A. Almeida" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002973" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00632" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciordia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Robertson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. Arcos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rosa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mena" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Espada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Eisenback" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0788-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637960v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iachia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1643" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4091" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64710A2B5F59D53DEDC7588E05E9B4684CF98198/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Henrique da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlaneto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giband" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Augusto Vianna Barroso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0381-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-53" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640810v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. A. Almeida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tigano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12108" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00211" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. D. G. Carneiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohammad Deimi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002765" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.09.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2235-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534512v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qytb-9n40" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650089v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102300" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Ribeiro Correa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Fernandes Almeida dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Alves Almeida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Peixoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0242-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Eisenback" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mestrovic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pavlek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Car" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067328" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854111X601650" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045E47E0DE14B018F7C350380C6D88C783772B93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Alves Almeida" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dechechi Gomes Carneiro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Castro Mota" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0018-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tomalova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038656" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santori" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luongo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0120" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9721-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z81DT0SV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3bg2-ak23" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tigano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Siqueira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queiroz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02350.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668310v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.10.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRLGFSR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659075v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onivaldo Randig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene dos Santos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tigano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Carneiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9497-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RDZHDBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662834v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck Bird" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M. Williamson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccarter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080508-081839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668195v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0487-x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GHHRV2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Muniz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Paulo Campos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro da Cunha E Castro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Almeida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854108786161418" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Melillo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fran&#231;ois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlison" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lawson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2007.00434.X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fauvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007000030" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662852v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bongiovanni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-006-9003-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12PJF2BF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655030v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barker" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2005.09.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZM8WQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655505v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl119" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655706v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800794" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666112v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01724.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653301v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0FTK5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-0580-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RX7Q80X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01143.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670764v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.07.033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7F8X5CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482789v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D. Gomes Carneiro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482718v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Handoo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nyczepir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676029v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681869v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Cofcewicz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D.G. Carneiro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481832v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Cofcewicz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854104323072964" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-0Z7J0Q50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1077" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481801v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2003.10.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPDF6PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481853v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01144-7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2DWBD10-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675413v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481618v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015682500495" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52GTRLDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685410260438872" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JNNC6V27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Neveu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10425170290030024" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480845v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M.D.G Carneiro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g02-054" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676855v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randig" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670305v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randing" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sarah" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670795v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671507v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480886v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Sarah" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00134.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Esparrago" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854101750413324" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-97V9K8V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481640v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017936527466" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BHKW51C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671797v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480895v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00353-4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z51TH2WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481650v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500872" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481838v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hussey" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.1.72" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481804v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongiovanni" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0523.2001.00637.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW3HTD14-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481950v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2000.tb00951.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHT6KG5X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697863v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Semblat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmasso" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480841v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-007" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480897v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00183-3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PPBFTV40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684133v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480832v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dalmasso" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00633.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693843v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480853v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.5.380" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481662v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006297" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6K6WWJNF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684109v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carneiro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Dickson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481874v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00326.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Semblat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696722v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Mellilo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688255v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481954v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Melillo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00021-1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T6WJPPT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480863v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semblat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026019" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481764v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abad" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4758(97)01113-7" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF4058C8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688260v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696415v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone Sereno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01877026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V80XP4Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689392v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481624v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palloix" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689393v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esparrago" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691844v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481782v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Rosso" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmpp.1995.1059" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFFLV1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706914v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704389v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Melillo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zacheo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711664v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708049v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707013v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esperrago" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705938v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703000v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482725v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481668v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01253980" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KGG700SL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481604v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90803-6" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MW583J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699889v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709248v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480837v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g94-129" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706575v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uijthof" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714638v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480827v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Uijthof" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1993.29" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710765v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702840v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481793v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1992.tb04908.x" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5271QQHF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699427v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699912v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699440v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481977v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187529292X00414" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-F1LQM0L1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708433v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482736v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermarrec" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481775v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Quiles" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tares" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Abadon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02100676" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2LGZR7FF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482732v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707179v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiles" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482782v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke de Jong" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709230v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Roberts" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Gap" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482746v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725322v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ana&#239;s" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482772v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724686v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720109v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727937v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Clairon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482768v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482759v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722228v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degras" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727003v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481755v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Skantar" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-007-0434-3" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_21" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481735v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835294v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Williamson" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gommers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481745v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bakker" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williamson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gommers" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5596-0_13" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481726v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>