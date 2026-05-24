--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe CASTAGNONE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes publications dans HAL INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2048-9651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Plant Nematology. 3rd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of two races of Meloidogyne enterolobii affecting crops in Brazil and evaluation of new cultivars for host race testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Felipe de Barros Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Porto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Freitas Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano José Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.102946. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative histopathology of virulent and avirulent Meloidogyne javanica populations on susceptible and resistant tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1425336. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1425336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and phylogenetic characterization of different populations of Meloidogyne izalcoensis and reaction of coffee genotypes to this new species detected in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Stefanelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rodrigues-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.636-650. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretenir des collections d’invertébrés d’intérêt agronomique sur hôtes vivants : un enjeu patrimonial et des contraintes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellitome analyses in nematodes illuminate complex species history and show conserved features in satellite DNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.259. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-022-01460-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne graminicola populations with different esterase phenotypes parasitising rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra R C Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.627 - 643. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-bja10065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode Bursaphelenchus xylophilus using approximate Bayesian computation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centromere Histone Is Conserved and Associated with Tandem Repeats Sharing a Conserved 19-bp Box in the Holocentromere of Meloidogyne Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (5), pp.1943-1965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. from rice and identification of multiresistant sources in Oryza spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2217-2228. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogye ottersoni (Thorne, 1969) Franklin, 1971 (Nematoda: Meloidogynidae) parasitizing flooded rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne Rosa Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Grimaldi Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157 (4), pp.943-959. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-020-02049-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐seasonal modelling of plant‐nematode interactions reveals efficient plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.2206-2221. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa C. Z. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.442-457. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne paranaensis populations belonging to different esterase phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M S Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diagnostic SCAR markers for &amp;lt;em&amp;gt;Meloidogyne graminicola&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;M-oryzae&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;M-salasi&amp;lt;/em&amp;gt; associated with irrigated rice fields in Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-17-2015-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene copy number variations as signatures of adaptive evolution in the parthenogenetic, plant-parasitic nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios D. Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Karaulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (10), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sorghums as green manure against root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt; populations from cottonand aggressiveness to &amp;lt;em&amp;gt;Gossypium&amp;lt;/em&amp;gt; spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. L. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. F. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.816-824. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne spp&amp;lt;/em&amp;gt;. from peri-urban areas of sub-Saharan Africa and their genetic similarity with populations from the Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemiro S. Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.110-118. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Crisford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V R Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J G P Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.193 - 201. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide expert annotation of the epigenetic machinery of the plant-parasitic nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., with a focus on the asexually reproducing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4686-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of &amp;lt;em&amp;gt;Meloidogyne oryzae&amp;lt;/em&amp;gt; (Nematoda: Meloidogyninae) parasitizing rice crops in Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Silva da Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Meneses Mendes Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica da Mata dos Santos Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (3), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-017-1400-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne brasiliensis Charchar et Eisenback, 2002 is a junior synonym of M. ethiopica Whitehead, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica m.S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil e. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir r. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadir b. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. parasitising potato in Brazil and aggressiveness of M. javanica populations on susceptible cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel L. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.69 - 80. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify durable plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1182, pp.211 - 218. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Meloidogyne species complex parasitising rice in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R.R.D. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Somavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Manica-Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of, and additional information on, Meloidogyne konaensis (Nematoda: Meloidogyninae) parasitising various crops in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.831-844. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne spp. populations from native Cerrado and soybean cultivated areas: genetic variability and aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelma G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genetic background increasing the efficiency and durability of major resistance genes to root-knot nematodes can be resolved into a few resistance QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 9 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of &amp;lt;em&amp;gt;Bursaphelenchus xylophilus&amp;lt;/em&amp;gt; Steiner & Buhrer, 1934 (Nickle, 1970) populations using quantitative proteomics and character compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana C. Arcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1006-1014. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide invasion routes of the pinewood nematode: What can we infer from population genetics analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1199 - 1213. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-014-0788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking changes in life-history traits related to unnecessary virulence in a plant-parasitic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (17), pp.3677-3686. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetic resistance to root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., in Solanaceae: from genes to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (12), pp.1591-1598. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the invasion routes of&amp;lt;em&amp;gt; bursaphelenchus xylophilus&amp;lt;/em&amp;gt;: a population genetics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and virulence of Meloidogyne incognita populations from Brazil to resistant cotton genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esdras Henrique da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Augusto Vianna Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-014-0381-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramiding, alternating or mixing: comparative performances of deployment strategies of nematode resistance genes to promote plant resistance efficiency and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-14-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root- knot nematode Meloidogyne ethiopica and development of a species- specific SCAR marker for its diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.476-483. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular bases of epigenetic inheritance in non-model invertebrates: the case of the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.211. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banning of methyl bromide for seed treatment: could [i]Ditylenchus dipsaci[/i] again become a major threat to alfalfa production in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (7), pp.1017-1022. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne luci n. sp (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M. D. G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohammad Deimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.289-301. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence variability of the Mspl satellite DNA family of the pinewood nematode Bursaphelenchus xylophilus at different geographic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic success without sex – the nematode experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (7), pp.1323-33. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant genetic background affects the efficiency of the pepper major nematode resistance genes &amp;lt;em&amp;gt;Me1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Me3&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (2), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de stratégies de déploiement de gènes de résistance pour la gestion durable des nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qytb-9n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of root-knot nematodes, genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific DNA markers for identification of two root-knot nematodes of coffee: Meloidogyne arabicida and M-izalcoensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Ribeiro Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ricardo Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137 (2), pp.305 - 313. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-013-0242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the genetic diversity of the pinewood nematode in its native area using new polymorphic microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved DNA motifs, including the CENP-B Box-like, are possible promoters of satellite DNA array rearrangements in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pavlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0067328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef Banora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (10), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne enterolobii (= M. mayaguensis): profile of an emerging, highly pathogenic, root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854111X601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrical, biological, biochemical and molecular characteristics of Meloidogyne incognita isolates and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dechechi Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Castro Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (4), pp.671 - 684. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;map-1&amp;lt;/em&amp;gt; gene family in root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp.: a set of taxonomically restricted genes specific to clonal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Tomalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular analysis of Fusarium lateritium, the cause of grey necrosis of Hazelnut fruit in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-10-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of microsatellites from an enriched genomic library of the plant-parasitic nematode Meloidogyne incognita and their detection in other root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (4), pp.501 - 505. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9721-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-mining of the Meloidogyne incognita degradome and comparative analysis of proteases in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cezanne Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice de Almeida-Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les nématodes à galles en cultures maraîchères : des recherches pour promouvoir la durabilité des résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3bg2-ak23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root-knot nematode Meloidogyne enterolobii and development of a SCAR marker for this guava-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (6), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02350.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.598. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of satellite DNA genomic distribution in phylogenetic analysis: A case study with root-knot nematodes of the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.204-208. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species-specific satellite DNA family in the invasive root-knot nematode Meloidogyne mayaguensis and its potential use for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (3), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomes of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mck Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.333-351. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080508-081839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular architecture and evolution of the map-1 gene family in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (5), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-009-0487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Meloidogyne exigua (Tylenchida: Meloidogynidae) populations from coffee and rubber tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Paulo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro da Cunha E Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854108786161418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of biotechnology to root-knot nematode control in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for TaqMan real-time PCR detection of the pinewood nematode, Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), pp.803-809. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1364-3703.2007.00434.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of levamisole resistance markers in the parasitic nematode Haemonchus contortus using a cDNA-AFLP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (Pt 8), pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182007000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and parasite evolution: a reproductive fitness cost associated with virulence in the parthenogenetic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (2), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-006-9003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards specific diagnosis of plant-parasitic nematodes using DNA oligonucleotide microarray technology: A case study with the quarantine species Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Kebdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of selective pressure and stochastic events directs evolution of the MEL172 satellite DNA library in root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.2316-2325. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msl119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and adaptive evolution in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (4), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of reactive oxygen species activities and H2O2 accumulation during compatible and incompatible tomato-root-knot nematode interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High conservation of the differentially amplified MPA2 satellite DNA family in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 376 (2), pp.260-267. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA-based species-specific identification of single individuals of the pinewood nematode Bursaphelenchus xylophilus (Nematoda : Aphelenchoididae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (2), pp.191-193. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-004-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in resistance to the root-knot nematode Meloidogyne incognita in tomato genotypes bearing the Mi gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and variable domains in satellite DNAs of mitotic parthenogenetic root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação das principais espécies de Meloidogyne parasitas do cafeeiro no Brasil com marcadores SCAR-Café em multiplex-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D. Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular and differential-host characterization of Meloidogyne floridensis n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular, and differential-host characterization of Meloidogyne floridensis n.sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (1), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasiting Musa in Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasitising Musa in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854104323072964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genes differentially expressed between avirulent and virulent Meloidogyne incognita near-isogenic lines encode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (12), pp.1077-1084. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.12.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2003.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmarl, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmar1, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (2), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015682500495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenogenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685410260438872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cDNA related to K-Cl cotransporters in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.117-121. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10425170290030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M.D.G Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (5), pp.862-870. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g02-054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45, pp.862-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-specific satellite DNA family in the genome of the coffee root-knot nematode Meloidogyne exigua: application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenagenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression of resistance against Mi-1-virulent Meloidogyne spp. from Lycopersicon peruvianum into L. esculentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species‐specific satellite DNA family in the genome of the coffee root‐knot nematode Meloidogyne exigua : application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity within local populations of Meloidogyne (Nematoda: Meloidogynidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Esparrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854101750413324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD Characterization of Single Females of the Root-knot Nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107 (6), pp.639-643. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017936527466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of correlation between (a)virulence and phylogenetic relationships in root-knot nematodes (Meloidogyne spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S45-S57. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03500872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of a cDNA encoding an amphid-secreted putative avirulence protein from the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the specificity of the root‐knot nematode resistance genes Me1 and Me3 in pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 120 (5), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0523.2001.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root‐knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (3-4), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2000.tb00951.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of an extremely conserved satellite DNA family from the root-knot nematode Meloidogyne arenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (2), pp.346-353. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g00-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00183-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root-knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.581-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.2000.00633.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific diagnosis of two root-knot nematodes, Meloidogyne chitwoodi and M. fallax, with satellite DNA probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (5), pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites de l'utilisation de la résistance aux nématodes à galles chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 522, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Diagnosis of Two Root-Knot Nematodes, Meloidogyne chitwoodi and M. fallax , with Satellite DNA Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (5), pp.380-384. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1999.89.5.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from the nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (2), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00006297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of normal and giant Vicia faba populations of the stem nematode Ditylenchus dipsaci: agreement between RAPD and phenotypic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Bekal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.1998.00367.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability among four populations of Meloidogyne javanica from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Dickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (4), pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution DNA fingerprinting of parthenogenetic root‐knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alu1 satellite DNA in the root-knot nematode Meloidogyne fallax : relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Mellilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution DNA fingerprinting of parthenogenetic root-knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new AluI satellite DNA in the root-knot nematode Meloidogyne fallax: relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4758(97)01113-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and virulence genetic components of the Solanaceae/Meloidogyne interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and specific identification of Meloidogyne hapla by satellite DNA PCR-amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esparrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of Meloidogyne incognita virulence against resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (5), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmpp.1995.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive potential of Meloidogyne incognita virulent isolates on susceptible and Mi-resistant tomato cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of resistant tomato to a population of Meloidogyne incognita (AN1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a satellite DNA from Meloidogyne hapla and its use as a diagnostic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (4), pp.458-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD markers for DNA fingerprinting in the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for PCR-specific detection of the plant-parasitic nematode Meloidogyne hapla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esperrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.566-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la virulence des nématodes pour mieux comprendre et utiliser la résistance des plantes à ces parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 86, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of virulent isolates of Meloidogyne incognita on susceptible and Mi-resistant tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.324-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene: evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88 (6-7), pp.749-753. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01253980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138 (1-2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(94)90803-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138, pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene : evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88, pp.749-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic polymorphism between and within Meloidogyne species detected with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37 (6), pp.904-909. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g94-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable virulence against the tomato resistance Mi gene in the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 83 (8), pp.803-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthenogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.1993.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root-knot nematode resistance genes in tomato and pepper : evidence with Meloidogyne incognita virulent and avirulent near-isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120, pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root‐knot nematode resistance genes in tomato and pepper: evidence with Meloidogyne incognita virulent and avirulent near‐isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120 (3), pp.487-492. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1992.tb04908.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships in Meloidogyne spp. as inferred from repetitive DNA RFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of species and populations of Meloidogyne from various geographic origins with repeated-DNA homologous probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (3), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated DNA sequences of Meloidogyne as shown by the renaturation in agarose gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes - Knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187529292X00414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moleculaire des nematodes Meloidogyne a l'aide de sondes homologues d'ADN repete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 430, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of tomato roots and reproduction of Meloidogyne incognita as affected by raw sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.724-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Abadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02100676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a repeated DNA probe showing polymorphism among Meloidogyne incognita populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33, pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired virulence in the plant-parasitic nematode Meloidogyne incognita. 2. Two-dimensional analysis of isogenic isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke de Jong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Nématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14 (2), pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (4), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22, pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes de la canne a sucre dans les Antilles francaises. I : donnees sur les peuplements. II : premiers essais nematicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nématodes parasites de l'igname (Dioscorea spp.) : distribution, action pathogène et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes parasites de l'igname (Dioscorea spp.): distribution, action pathogene et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the french west Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18 (2), pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets depresseurs d'un apport de boue residuaire sur le parasitisme de Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53 (2b), pp.879-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfection des semences d'igname par thermo ou chimiothérapie : efficacité nématicide et conséquences agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 38 (4), pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the occurence and distribution of scuteffonema bradys in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nematology Network Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (3), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle distribution Scutellonema bradys (Tylenchida: Hoplolaiminae) dans la Caraibe. Le cas des Antilles francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 52 (2), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Skantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Molecular Genetics of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-464, 2011, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0434-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion, feeding and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de A. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Favery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root-Knot Nematodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.163-181, 2009, 9781845934927. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845934927.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a versatile genetic marker for Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease: A Worldwide Threat to Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-195, 2008, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8455-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (A)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and molecular aspects of plant-nematode interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (a)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Aspects of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.167-175, 1997, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5596-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of Meloidogyne virulence against resistance Genes from Solanaceous crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Plant Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-276, 1994, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9080-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe CASTAGNONE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes publications dans HAL INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2048-9651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of two races of Meloidogyne enterolobii affecting crops in Brazil and evaluation of new cultivars for host race testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio Felipe de Barros Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Porto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Freitas Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano José Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.102946. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review : Plant Nematology. 3rd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John T Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative histopathology of virulent and avirulent Meloidogyne javanica populations on susceptible and resistant tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila F de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1425336. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1425336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and phylogenetic characterization of different populations of Meloidogyne izalcoensis and reaction of coffee genotypes to this new species detected in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Stefanelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rodrigues-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (3), pp.636-650. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Miclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Lenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretenir des collections d’invertébrés d’intérêt agronomique sur hôtes vivants : un enjeu patrimonial et des contraintes spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellitome analyses in nematodes illuminate complex species history and show conserved features in satellite DNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.259. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-022-01460-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne graminicola populations with different esterase phenotypes parasitising rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra R C Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (6), pp.627 - 643. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-bja10065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of the worldwide invasion routes of the pinewood nematode Bursaphelenchus xylophilus using approximate Bayesian computation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lombaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e56. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Centromere Histone Is Conserved and Associated with Tandem Repeats Sharing a Conserved 19-bp Box in the Holocentromere of Meloidogyne Nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelin Despot-Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brankica Mravinac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Širca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (5), pp.1943-1965. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. from rice and identification of multiresistant sources in Oryza spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne R Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.2217-2228. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive interactions in plant-parasitic nematode communities affecting organic vegetable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105206. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eder Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jeanne Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa C. Z. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.442-457. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐seasonal modelling of plant‐nematode interactions reveals efficient plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian‐caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (9), pp.2206-2221. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogye ottersoni (Thorne, 1969) Franklin, 1971 (Nematoda: Meloidogynidae) parasitizing flooded rice in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raycenne Rosa Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Grimaldi Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157 (4), pp.943-959. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-020-02049-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of clear‐cuttings in non‐fragmented pine forests in relation to EU regulations for the eradication of the pine wood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.460-466. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-S Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Meloidogyne paranaensis populations belonging to different esterase phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M S Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.453-468. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene copy number variations as signatures of adaptive evolution in the parthenogenetic, plant-parasitic nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios D. Koutsovoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Karaulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (10), pp.2559-2572. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of diagnostic SCAR markers for &amp;lt;em&amp;gt;Meloidogyne graminicola&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;M-oryzae&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;M-salasi&amp;lt;/em&amp;gt; associated with irrigated rice fields in Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (1), pp.83-88. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-17-2015-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture maraîchers méditerranéens innovants pour gérer les nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baily-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.17725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating sorghums as green manure against root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt; populations from cottonand aggressiveness to &amp;lt;em&amp;gt;Gossypium&amp;lt;/em&amp;gt; spp. accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. L. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Perina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. F. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. F. Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (4), pp.816-824. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Meloidogyne spp&amp;lt;/em&amp;gt;. from peri-urban areas of sub-Saharan Africa and their genetic similarity with populations from the Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene F. A. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemiro S. Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.110-118. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide expert annotation of the epigenetic machinery of the plant-parasitic nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., with a focus on the asexually reproducing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Pratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rancurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4686-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Crisford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V R Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V S Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J G P Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (1), pp.193 - 201. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of &amp;lt;em&amp;gt;Meloidogyne oryzae&amp;lt;/em&amp;gt; (Nematoda: Meloidogyninae) parasitizing rice crops in Southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Silva da Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil Enrique Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Bauer Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Meneses Mendes Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica da Mata dos Santos Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (3), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-017-1400-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne brasiliensis Charchar et Eisenback, 2002 is a junior synonym of M. ethiopica Whitehead, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica m.S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil e. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir r. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadir b. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of Meloidogyne paranaensis populations and their aggressiveness to susceptible coffee genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Meloidogyne spp. parasitising potato in Brazil and aggressiveness of M. javanica populations on susceptible cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel L. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.69 - 80. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify durable plant resistance deployment strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nilusmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calcagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1182, pp.211 - 218. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of a Meloidogyne species complex parasitising rice in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R.R.D. Negretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar B. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Somavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Manica-Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00003056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of, and additional information on, Meloidogyne konaensis (Nematoda: Meloidogyninae) parasitising various crops in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M. S. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenil E. Cares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.831-844. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne spp. populations from native Cerrado and soybean cultivated areas: genetic variability and aggressiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelma G. P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo F. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.505-515. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genetic background increasing the efficiency and durability of major resistance genes to root-knot nematodes can be resolved into a few resistance QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 9 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of &amp;lt;em&amp;gt;Bursaphelenchus xylophilus&amp;lt;/em&amp;gt; Steiner & Buhrer, 1934 (Nickle, 1970) populations using quantitative proteomics and character compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana C. Arcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rosa González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Carmen Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1006-1014. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide invasion routes of the pinewood nematode: What can we infer from population genetics analyses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.1199 - 1213. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-014-0788-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetic resistance to root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., in Solanaceae: from genes to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (12), pp.1591-1598. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking changes in life-history traits related to unnecessary virulence in a plant-parasitic nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (17), pp.3677-3686. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne luci n. sp (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M. D. G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina M. M. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Mohammad Deimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.289-301. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685411-00002765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and virulence of Meloidogyne incognita populations from Brazil to resistant cotton genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esdras Henrique da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa da Silva Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giband</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Augusto Vianna Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-014-0381-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramiding, alternating or mixing: comparative performances of deployment strategies of nematode resistance genes to promote plant resistance efficiency and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-14-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the invasion routes of&amp;lt;em&amp;gt; bursaphelenchus xylophilus&amp;lt;/em&amp;gt;: a population genetics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banning of methyl bromide for seed treatment: could [i]Ditylenchus dipsaci[/i] again become a major threat to alfalfa production in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (7), pp.1017-1022. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root- knot nematode Meloidogyne ethiopica and development of a species- specific SCAR marker for its diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. A. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.476-483. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the molecular bases of epigenetic inheritance in non-model invertebrates: the case of the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reichelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.211. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2014.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal and technical innovations for the sustainable and integrated management of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence variability of the Mspl satellite DNA family of the pinewood nematode Bursaphelenchus xylophilus at different geographic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic success without sex – the nematode experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (7), pp.1323-33. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant genetic background affects the efficiency of the pepper major nematode resistance genes &amp;lt;em&amp;gt;Me1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Me3&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (2), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of root-knot nematodes, genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de stratégies de déploiement de gènes de résistance pour la gestion durable des nématodes à galles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qytb-9n40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific DNA markers for identification of two root-knot nematodes of coffee: Meloidogyne arabicida and M-izalcoensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Ribeiro Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ricardo Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137 (2), pp.305 - 313. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-013-0242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into the genetic diversity of the pinewood nematode in its native area using new polymorphic microsatellite loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D Eisenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0059165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved DNA motifs, including the CENP-B Box-like, are possible promoters of satellite DNA array rearrangements in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Pavlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Car</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0067328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;map-1&amp;lt;/em&amp;gt; gene family in root-knot nematodes, &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp.: a set of taxonomically restricted genes specific to clonal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Tomalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Iachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef Banora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102 (10), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meloidogyne enterolobii (= M. mayaguensis): profile of an emerging, highly pathogenic, root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.133 - 138. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854111X601650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometrical, biological, biochemical and molecular characteristics of Meloidogyne incognita isolates and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene Fernandes Almeida dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Alves Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Dechechi Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiane Castro Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (4), pp.671 - 684. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-mining of the Meloidogyne incognita degradome and comparative analysis of proteases in nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (1), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular analysis of Fusarium lateritium, the cause of grey necrosis of Hazelnut fruit in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (6), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-10-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of microsatellites from an enriched genomic library of the plant-parasitic nematode Meloidogyne incognita and their detection in other root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Genson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (4), pp.501 - 505. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9721-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Meglécz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duthoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reproductive potential of root-knot nematodes Meloidogyne incognita is affected by selection for virulence against major resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Ciancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131, pp.431-440. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9820-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cezanne Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice de Almeida-Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les nématodes à galles en cultures maraîchères : des recherches pour promouvoir la durabilité des résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3bg2-ak23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the root-knot nematode Meloidogyne enterolobii and development of a SCAR marker for this guava-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (6), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02350.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Deleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.598. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species-specific satellite DNA family in the invasive root-knot nematode Meloidogyne mayaguensis and its potential use for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcilene dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (3), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of satellite DNA genomic distribution in phylogenetic analysis: A case study with root-knot nematodes of the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (1), pp.204-208. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomes of root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mck Bird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.333-351. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-080508-081839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular architecture and evolution of the map-1 gene family in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (5), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-009-0487-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Meloidogyne exigua (Tylenchida: Meloidogynidae) populations from coffee and rubber tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fatima Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Paulo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mauro da Cunha E Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ritta Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854108786161418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of biotechnology to root-knot nematode control in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for TaqMan real-time PCR detection of the pinewood nematode, Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), pp.803-809. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1364-3703.2007.00434.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of levamisole resistance markers in the parasitic nematode Haemonchus contortus using a cDNA-AFLP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Fauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134 (Pt 8), pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182007000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and parasite evolution: a reproductive fitness cost associated with virulence in the parthenogenetic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (2), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10682-006-9003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards specific diagnosis of plant-parasitic nematodes using DNA oligonucleotide microarray technology: A case study with the quarantine species Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Kebdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.64-69. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of selective pressure and stochastic events directs evolution of the MEL172 satellite DNA library in root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.2316-2325. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msl119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and adaptive evolution in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (4), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of reactive oxygen species activities and H2O2 accumulation during compatible and incompatible tomato-root-knot nematode interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High conservation of the differentially amplified MPA2 satellite DNA family in parthenogenetic root-knot nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 376 (2), pp.260-267. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA-based species-specific identification of single individuals of the pinewood nematode Bursaphelenchus xylophilus (Nematoda : Aphelenchoididae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (2), pp.191-193. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-004-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in resistance to the root-knot nematode Meloidogyne incognita in tomato genotypes bearing the Mi gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verschave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.93-99. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved and variable domains in satellite DNAs of mitotic parthenogenetic root-knot nematode species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevenka Mestrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Plohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 362, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasiting Musa in Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular, and differential-host characterization of Meloidogyne floridensis n.sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (1), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, molecular and differential-host characterization of Meloidogyne floridensis n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitizing peach in Florida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Handoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Nyczepir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Esmenjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação das principais espécies de Meloidogyne parasitas do cafeeiro no Brasil com marcadores SCAR-Café em multiplex-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D. Gomes Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologia Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme phenotypes and genetic diversity of root-knot nematodes parasitising Musa in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Cofcewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Quénéhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854104323072964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmarl, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genes differentially expressed between avirulent and virulent Meloidogyne incognita near-isogenic lines encode secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (12), pp.1077-1084. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.12.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of an intestinal cathepsin L protease from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2003.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mcmar1, a mariner-like element with large inverted terminal repeats (ITRs) from the phytoparasitic nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 304, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Favery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina M.D.G Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (5), pp.862-870. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g02-054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (2), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015682500495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenogenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685410260438872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cDNA related to K-Cl cotransporters in the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.117-121. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10425170290030024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-specific satellite DNA family in the genome of the coffee root-knot nematode Meloidogyne exigua: application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of root-knot nematodes from Brazil and development of SCAR markers specific for the coffee-damaging species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.D.G. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45, pp.862-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression of resistance against Mi-1-virulent Meloidogyne spp. from Lycopersicon peruvianum into L. esculentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Tomato Genetics Cooperative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in parthenagenetic root-knot nematodes, Meloidogyne spp., and their ability to overcome plant resistance genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (5), pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of nematodes: a threat to the durability of plant resistance genes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species‐specific satellite DNA family in the genome of the coffee root‐knot nematode Meloidogyne exigua : application to molecular diagnostics of the parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1364-3703.2002.00134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of correlation between (a)virulence and phylogenetic relationships in root-knot nematodes (Meloidogyne spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (S1), pp.S45-S57. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/BF03500872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of a cDNA encoding an amphid-secreted putative avirulence protein from the root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.72-79. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity within local populations of Meloidogyne (Nematoda: Meloidogynidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Esparrago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854101750413324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD Characterization of Single Females of the Root-knot Nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onivaldo Randig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107 (6), pp.639-643. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017936527466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning and expression analysis of a calponin gene from the plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112 (1), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the specificity of the root‐knot nematode resistance genes Me1 and Me3 in pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 120 (5), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0523.2001.00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of an extremely conserved satellite DNA family from the root-knot nematode Meloidogyne arenaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43 (2), pp.346-353. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g00-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0166-6851(00)00183-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mariner-like elements from the root-knot nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé-Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 107, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root‐knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30 (3-4), pp.581-584. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2000.tb00951.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and molecular diversity of parthenogenetic root-knot nematodes, Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.2000.00633.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of satellite DNA for specific diagnosis of the quarantine root-knot nematodes Meloidogyne chitwoodi and M. fallax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 30, pp.581-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific diagnosis of two root-knot nematodes, Meloidogyne chitwoodi and M. fallax, with satellite DNA probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (5), pp.380-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Diagnosis of Two Root-Knot Nematodes, Meloidogyne chitwoodi and M. fallax , with Satellite DNA Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (5), pp.380-384. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1999.89.5.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites de l'utilisation de la résistance aux nématodes à galles chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 522, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability among four populations of Meloidogyne javanica from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Dickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (4), pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Mellilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alu1 satellite DNA in the root-knot nematode Meloidogyne fallax : relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐resolution DNA fingerprinting of parthenogenetic root‐knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00326.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of normal and giant Vicia faba populations of the stem nematode Ditylenchus dipsaci: agreement between RAPD and phenotypic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Bekal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rivoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2540.1998.00367.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from the nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (2), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00006297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pepper resistance genes Me1 and Me3 induce differential penetration rates and temporal sequences of root cell ultrastructural changes upon nematode infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 133 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution DNA fingerprinting of parthenogenetic root-knot nematodes using AFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual and strongly structured sequence variation in a complex satellite DNA family from nematode Meloidogyne chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new AluI satellite DNA in the root-knot nematode Meloidogyne fallax: relationships with satellites from the sympatric species M. hapla and M. chitwoodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Semblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (9), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA sequences as taxonomic markers in nematodes of agronomic interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (10), pp.398-401. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4758(97)01113-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and virulence genetic components of the Solanaceae/Meloidogyne interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djian-Caporalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for Meloidogyne incognita virulence against resistance genes from tomato and pepper and specificity of the virulence/resistance determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 102 (6), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01877026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive and specific identification of Meloidogyne hapla by satellite DNA PCR-amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esparrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity of Meloidogyne incognita virulence against resistance genes from tomato and pepper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Palloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (3), pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a satellite DNA from Meloidogyne hapla and its use as a diagnostic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (4), pp.458-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of resistant tomato to a population of Meloidogyne incognita (AN1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Melillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zacheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive potential of Meloidogyne incognita virulent isolates on susceptible and Mi-resistant tomato cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (5), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmpp.1995.1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPD markers for DNA fingerprinting in the genus Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a target for PCR-specific detection of the plant-parasitic nematode Meloidogyne hapla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Esperrago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28, pp.566-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic analysis of near-isogenic avirulent and virulent lineages of the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la virulence des nématodes pour mieux comprendre et utiliser la résistance des plantes à ces parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 86, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of virulent isolates of Meloidogyne incognita on susceptible and Mi-resistant tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (3), pp.324-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene: evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88 (6-7), pp.749-753. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01253980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138 (1-2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(94)90803-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in Meloidogyne incognita virulence against the tomato Mi resistance gene : evidence from isofemale line selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 88, pp.749-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of two satellite DNAs in the low-C-value genome of the nematode Meloidogyne spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 138, pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic polymorphism between and within Meloidogyne species detected with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37 (6), pp.904-909. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/g94-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable virulence against the tomato resistance Mi gene in the parthenogenetic root-knot nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 83 (8), pp.803-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between amphimictic and parthenogenetic nematodes of the genus Meloidogyne as inferred from repetitive DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.1993.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships in Meloidogyne spp. as inferred from repetitive DNA RFLP analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root‐knot nematode resistance genes in tomato and pepper: evidence with Meloidogyne incognita virulent and avirulent near‐isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120 (3), pp.487-492. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7348.1992.tb04908.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of root-knot nematode resistance genes in tomato and pepper : evidence with Meloidogyne incognita virulent and avirulent near-isogenic lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 120, pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of species and populations of Meloidogyne from various geographic origins with repeated-DNA homologous probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15 (3), pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated DNA sequences of Meloidogyne as shown by the renaturation in agarose gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance and resistance of plants to nematodes - Knowledge, needs and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (4), pp.466-472. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/187529292X00414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moleculaire des nematodes Meloidogyne a l'aide de sondes homologues d'ADN repete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uijthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 430, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of tomato roots and reproduction of Meloidogyne incognita as affected by raw sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.724-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Abadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02100676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a repeated DNA probe showing polymorphism among Meloidogyne incognita populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 23, pp.316-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequences homologous to Tc(s) transposable elements of Caenorhabditis elegans are widely distributed in the phylum Nematoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 33, pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquired virulence in the plant-parasitic nematode Meloidogyne incognita. 2. Two-dimensional analysis of isogenic isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke de Jong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Nématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 14 (2), pp.277-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22 (4), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance in Lycopersicon peruvianum to isolates of Mi gene-compatible Meloidogyne populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Gap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 22, pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nématodes parasites de l'igname (Dioscorea spp.) : distribution, action pathogène et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes de la canne a sucre dans les Antilles francaises. I : donnees sur les peuplements. II : premiers essais nematicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Agronomique (Petit-Bourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nematodes parasites de l'igname (Dioscorea spp.): distribution, action pathogene et moyens de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 44 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets depresseurs d'un apport de boue residuaire sur le parasitisme de Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Clairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53 (2b), pp.879-883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfection des semences d'igname par thermo ou chimiothérapie : efficacité nématicide et conséquences agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turrialba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 38 (4), pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the french west Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18 (2), pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Pratylenchus coffeae and Scutellonema bradys in yam tubers under agronomic conditions in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 18, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle distribution Scutellonema bradys (Tylenchida: Hoplolaiminae) dans la Caraibe. Le cas des Antilles francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 52 (2), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the occurence and distribution of scuteffonema bradys in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nematology Network Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 4 (3), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools for diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Skantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Robertson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Molecular Genetics of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-464, 2011, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0434-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion, feeding and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de A. Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Favery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root-Knot Nematodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.163-181, 2009, 9781845934927. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845934927.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite DNA as a versatile genetic marker for Bursaphelenchus xylophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pine Wilt Disease: A Worldwide Threat to Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-195, 2008, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8455-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (A)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and molecular aspects of plant-nematode interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular strategies for the cloning of (a)virulence genes in sedentary plant-parasitic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Gommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Aspects of Plant-Nematode Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.167-175, 1997, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5596-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of Meloidogyne virulence against resistance Genes from Solanaceous crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Plant Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-276, 1994, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-9080-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55A508A"/>
+    <w:nsid w:val="383DD3DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-castagnone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-9651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland N. Perry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Moens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Felipe de Barros Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Porto Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Freitas Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Jos&#233; Perina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Gabriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F A Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S Mattos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M. M. Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila F de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1425336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Almeida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stefanelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rodrigues-Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a &#352;irca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Mravinac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01460-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra R C Soares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne R Leite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M M Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bauer Gomes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B Gomes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne Rosa Leite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Grimaldi Py" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02049-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M S Monteiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa da Silva Mattos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil Enrique Cares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-17-2015-RE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Koutsovoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Karaulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15095" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.05.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. L. Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Cares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Perina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nascimento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. F. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12991" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F. A. dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M. S. Monteiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. A. Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemiro S. Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2018.08.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F A Santos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Correa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Peixoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Mattos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G P Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12718" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Silva da Mattos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Meneses Mendes Gomes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Mata dos Santos Monteiro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1400-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica&#160;m.S. Monteiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil&#160;e. Cares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir&#160;r. Correa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir&#160;b. Pinheiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003078" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. A. Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peixoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Mattos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. P. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel L. Medina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B. Gomes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir R. Correa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S. Mattos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R.R.D. Negretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Somavilla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Manica-Berto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil E. Cares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002997" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlanetto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelma G. P. Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo F. dos Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta A. Almeida" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002973" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00632" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciordia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Robertson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. Arcos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rosa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mena" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Espada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Eisenback" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0788-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637960v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iachia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1643" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4091" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64710A2B5F59D53DEDC7588E05E9B4684CF98198/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Henrique da Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlaneto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giband" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Augusto Vianna Barroso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0381-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633649v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-53" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640810v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. A. Almeida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tigano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12108" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00211" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. D. G. Carneiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohammad Deimi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002765" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.09.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2235-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534512v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qytb-9n40" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650089v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102300" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Ribeiro Correa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Fernandes Almeida dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Alves Almeida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Peixoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0242-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Eisenback" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mestrovic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pavlek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Car" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067328" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854111X601650" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045E47E0DE14B018F7C350380C6D88C783772B93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Alves Almeida" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dechechi Gomes Carneiro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Castro Mota" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0018-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tomalova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038656" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santori" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luongo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0120" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9721-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z81DT0SV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3bg2-ak23" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tigano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Siqueira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queiroz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02350.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668310v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.10.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRLGFSR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659075v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onivaldo Randig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene dos Santos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tigano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Carneiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9497-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RDZHDBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662834v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck Bird" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M. Williamson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccarter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080508-081839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668195v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0487-x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GHHRV2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Muniz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Paulo Campos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro da Cunha E Castro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Almeida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854108786161418" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Melillo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fran&#231;ois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlison" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lawson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2007.00434.X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fauvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007000030" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662852v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bongiovanni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-006-9003-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12PJF2BF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655030v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barker" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2005.09.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZM8WQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655505v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl119" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655706v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800794" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666112v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01724.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653301v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0FTK5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-0580-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RX7Q80X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01143.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670764v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.07.033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7F8X5CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482789v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D. Gomes Carneiro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482718v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Handoo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nyczepir" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676029v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681869v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Cofcewicz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D.G. Carneiro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481832v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Cofcewicz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854104323072964" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-0Z7J0Q50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481850v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1077" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481801v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2003.10.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPDF6PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481853v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01144-7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2DWBD10-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675413v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481618v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015682500495" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52GTRLDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481815v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685410260438872" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JNNC6V27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Neveu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10425170290030024" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480845v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M.D.G Carneiro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g02-054" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676855v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randig" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670305v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randing" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sarah" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673475v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670795v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671507v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480886v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Sarah" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00134.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Esparrago" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854101750413324" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-97V9K8V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481640v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017936527466" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BHKW51C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671797v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480895v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00353-4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z51TH2WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481650v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500872" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481838v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hussey" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.1.72" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481804v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongiovanni" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0523.2001.00637.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW3HTD14-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481950v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2000.tb00951.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHT6KG5X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697863v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Semblat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmasso" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480841v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-007" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480897v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00183-3" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PPBFTV40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684133v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480832v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dalmasso" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00633.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693843v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480853v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.5.380" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481662v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006297" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6K6WWJNF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684109v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carneiro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Dickson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481874v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00326.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Semblat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696722v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Mellilo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688255v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481954v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Melillo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00021-1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T6WJPPT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480863v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semblat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026019" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481764v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abad" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4758(97)01113-7" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF4058C8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688260v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696415v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone Sereno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01877026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V80XP4Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689392v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481624v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palloix" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689393v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esparrago" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691844v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481782v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Rosso" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmpp.1995.1059" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFFLV1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706914v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704389v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Melillo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zacheo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711664v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708049v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707013v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esperrago" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705938v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703000v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482725v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481668v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01253980" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KGG700SL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481604v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90803-6" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MW583J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699889v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709248v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480837v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g94-129" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706575v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uijthof" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714638v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480827v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Uijthof" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1993.29" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710765v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702840v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481793v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1992.tb04908.x" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5271QQHF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699427v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699912v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699440v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481977v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187529292X00414" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-F1LQM0L1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708433v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482736v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermarrec" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481775v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Quiles" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tares" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Abadon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02100676" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2LGZR7FF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482732v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707179v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiles" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482782v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke de Jong" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709230v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Roberts" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Gap" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482746v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725322v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ana&#239;s" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482772v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724686v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720109v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727937v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Clairon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482768v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482759v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722228v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degras" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727003v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481755v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Skantar" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-007-0434-3" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_21" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481735v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835294v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Williamson" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gommers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481745v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bakker" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williamson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gommers" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5596-0_13" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481726v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-castagnone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-9651" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Felipe de Barros Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Porto Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Freitas Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Jos&#233; Perina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland N. Perry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Moens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Gabriel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F A Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S Mattos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M. M. Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila F de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1425336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stefanelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rodrigues-Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a &#352;irca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Mravinac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Plohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01460-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra R C Soares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne R Leite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina M M Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Bauer Gomes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa336" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B Gomes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13438" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Mateille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raycenne Rosa Leite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Grimaldi Py" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A Souza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02049-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mota" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarniguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13564" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M S Monteiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Koutsovoulos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Karaulic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15095" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627907v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa da Silva Mattos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil Enrique Cares" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-17-2015-RE" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caporalino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baily-Bechet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.17725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.05.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. L. Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Cares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Perina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nascimento" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. F. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12991" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene F. A. dos Santos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M. S. Monteiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. A. Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemiro S. Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2018.08.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F A Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Correa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Peixoto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Mattos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G P Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12718" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Silva da Mattos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Meneses Mendes Gomes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Mata dos Santos Monteiro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1400-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica&#160;m.S. Monteiro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil&#160;e. Cares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir&#160;r. Correa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir&#160;b. Pinheiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003078" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. A. Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Correa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peixoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Mattos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. P. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510787v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel L. Medina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar B. Gomes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir R. Correa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa S. Mattos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R.R.D. Negretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Somavilla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Manica-Berto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00003056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenil E. Cares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002997" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlanetto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelma G. P. Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo F. dos Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta A. Almeida" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002973" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00632" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciordia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Robertson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. Arcos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rosa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mena" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Espada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Eisenback" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0788-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4091" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64710A2B5F59D53DEDC7588E05E9B4684CF98198/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iachia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1643" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M. D. G. Carneiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohammad Deimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-00002765" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640861v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Henrique da Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Furlaneto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giband" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Augusto Vianna Barroso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-014-0381-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633649v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-53" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629525v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. A. Almeida" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tigano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12108" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112344v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629917v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Navas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.09.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2235-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102300" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534512v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qytb-9n40" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Ribeiro Correa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene Fernandes Almeida dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Alves Almeida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Peixoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0242-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652236v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Eisenback" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mestrovic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pavlek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Car" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067328" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tomalova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038656" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650521v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854111X601650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045E47E0DE14B018F7C350380C6D88C783772B93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Alves Almeida" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dechechi Gomes Carneiro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Castro Mota" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0018-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644391v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santori" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luongo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-10-0120" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646647v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9721-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z81DT0SV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646716v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ciancio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9820-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1K7BJ3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3bg2-ak23" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tigano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Siqueira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queiroz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02350.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659075v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onivaldo Randig" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilene dos Santos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tigano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Carneiro" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9497-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RDZHDBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668310v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.10.013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRLGFSR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662834v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck Bird" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M. Williamson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccarter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080508-081839" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668195v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Semblat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-009-0487-x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GHHRV2S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Muniz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Paulo Campos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mauro da Cunha E Castro" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ritta Almeida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854108786161418" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Melillo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fran&#231;ois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlison" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lawson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2007.00434.X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fauvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007000030" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662852v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bongiovanni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-006-9003-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12PJF2BF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655030v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kebdani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Barker" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tomlinson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2005.09.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZM8WQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655505v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl119" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655706v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800794" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666112v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01724.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653301v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.04.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0FTK5P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-004-0580-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RX7Q80X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verschave" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01143.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670764v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.07.033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7F8X5CF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681869v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Cofcewicz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D.G. Carneiro" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Handoo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Nyczepir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482718v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. van Der Beek" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482789v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.D. Gomes Carneiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481832v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Cofcewicz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854104323072964" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-0Z7J0Q50-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675413v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674423v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481850v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1077" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481801v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2003.10.005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDPDF6PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481853v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leroy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01144-7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2DWBD10-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480845v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M.D.G Carneiro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g02-054" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481618v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015682500495" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52GTRLDX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685410260438872" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JNNC6V27-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481811v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Neveu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10425170290030024" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670305v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randing" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sarah" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676855v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Randig" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670795v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673475v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671507v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480886v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Sarah" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2002.00134.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481650v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500872" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481838v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hussey" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.1.72" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481829v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Esparrago" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854101750413324" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-97V9K8V7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481640v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017936527466" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BHKW51C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671797v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480895v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00353-4" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z51TH2WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481804v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongiovanni" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0523.2001.00637.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW3HTD14-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697863v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Semblat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmasso" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480841v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-007" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480897v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-6851(00)00183-3" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PPBFTV40-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693764v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481950v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2000.tb00951.x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHT6KG5X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480832v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dalmasso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2000.00633.x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684133v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693843v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480853v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.5.380" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690627v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684109v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carneiro" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Dickson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696722v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Mellilo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691230v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Semblat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481874v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00326.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480848v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bekal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rivoal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1998.00367.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481662v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006297" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6K6WWJNF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481954v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Melillo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00021-1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T6WJPPT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688255v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480863v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Semblat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026019" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688260v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481764v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abad" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4758(97)01113-7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF4058C8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696415v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone Sereno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01877026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-V80XP4Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689392v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481624v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palloix" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689393v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esparrago" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691844v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711664v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704389v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Melillo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zacheo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706914v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481782v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Rosso" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmpp.1995.1059" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZFFLV1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708049v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707013v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esperrago" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705938v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703000v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482725v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481668v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01253980" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KGG700SL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481604v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)90803-6" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51MW583J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709248v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699889v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480837v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g94-129" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706575v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uijthof" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714638v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480827v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Uijthof" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1993.29" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699427v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481793v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.1992.tb04908.x" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5271QQHF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710765v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702840v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699912v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699440v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481977v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187529292X00414" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-F1LQM0L1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708433v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482736v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermarrec" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481775v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Quiles" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tares" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Abadon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02100676" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2LGZR7FF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482732v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707179v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiles" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482782v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke de Jong" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709230v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Roberts" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Gap" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482746v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482772v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725322v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ana&#239;s" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724686v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727937v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Clairon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482768v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720109v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482759v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727003v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degras" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denon" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722228v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ana&#239;s" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481755v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Skantar" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-007-0434-3" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_21" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481735v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8455-3_16" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835294v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Williamson" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Gommers" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481745v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bakker" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williamson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gommers" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5596-0_13" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481726v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-9080-1_22" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>