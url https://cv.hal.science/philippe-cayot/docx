--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -982,1904 +982,1904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Maroun</w:t>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850686v1</w:t>
+                <w:t xml:space="preserve">hal-03766398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626761v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tihana Baric</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874854v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carballido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766398v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 1ère partie : les apports protéiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675326v1</w:t>
+                <w:t xml:space="preserve">hal-03277957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 1ère partie : les apports protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3735, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123992v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 2ème partie : les apports en micronutriments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.5556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29219/fnr.v65.5556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675341v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 2ème partie : les apports en micronutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3736, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187758v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+                <w:t xml:space="preserve">Nicolas Louka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.382-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277957v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962630v1</w:t>
+                <w:t xml:space="preserve">hal-03013707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Doumani</w:t>
+                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maya Tueni</w:t>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551705v1</w:t>
+                <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Horemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613429v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
+                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987153v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Daoud</w:t>
+                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013707v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,90 +3086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New pH-Dependent Macrocyclic Rhodamine B-Based Fluorescent Probe for Copper Detection in White Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Doumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3356,472 +3356,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice de Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483684v1</w:t>
+                <w:t xml:space="preserve">hal-01615577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis D Gougeon</w:t>
+                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509912v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+                <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+                <w:t xml:space="preserve">Régis D Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.36-45. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615577v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
@@ -4045,51 +4045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,315 +4155,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517385v1</w:t>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
               </w:r>
@@ -4577,278 +4577,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Bouyer</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Aurélie Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193424v1</w:t>
+                <w:t xml:space="preserve">hal-02359633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Loison</w:t>
+                <w:t xml:space="preserve">Fréderic Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rollin</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.6218-6225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359633v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment of chloride anion to sugars: mechanistic investigation and discovery of a new dopant for efficient sugar ionization/detection in mass spectrometers.</w:t>
               </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergosterol biosynthesis: a fungal pathway for life on land?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,1655 +5250,1667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Pellequer</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (2), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178160v1</w:t>
+                <w:t xml:space="preserve">hal-05193460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Moulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Junghans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Champagne</w:t>
+                <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (1-2), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379266v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of oil-in-water emulsions containing iron chelates: Transfer of iron from chelates to milk proteins at interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Junghans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+                <w:t xml:space="preserve">Chloé Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chavdar Koev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingo Köper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.004⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2709-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295461v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stability of oil-in-water emulsions containing iron chelates: Transfer of iron from chelates to milk proteins at interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavdar Koev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (2), pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02510774v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Champion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Lillford</w:t>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370 (1-2), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371287v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lillford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193460v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of calcium and zinc pectinate films investigated by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (7), pp.929-933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of iron chelates on oil–water interface, stabilized by milk proteins: The role of phosphate groups and pH. Prediction of iron transfer from aqueous phase toward fat globule surface by changes of interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.364-373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin coating to enhance spray-dry stability of pea protein-stabilised oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (2), pp.447-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Lipid Interactions at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlóe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Köper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (14), pp.12049-12053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la100036v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Karbowiak</w:t>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Djebili</w:t>
+                <w:t xml:space="preserve">A. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05272013v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemodiversity of wines can reveal a metabologeography expression of cooperage oak wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Lucio</w:t>
+                <w:t xml:space="preserve">T. Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Frommberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyron</w:t>
+                <w:t xml:space="preserve">L. Djebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chassagne</w:t>
+                <w:t xml:space="preserve">V. Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (23), pp.9174-9179. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0901100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264793v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6907,2166 +6919,2166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Abad-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">The chemodiversity of wines can reveal a metabologeography expression of cooperage oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marin</w:t>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Moritz Frommberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (23), pp.9174-9179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0901100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191294v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaminess in relation to consistency and particle size in stirred fat-free yogurt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La composition chimique du bois de chêne d'un fût et d'un vin élevé dans ce fût peut révéler une expression de la forêt d'origine des chênes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Houzé</w:t>
+                <w:t xml:space="preserve">Arnaud de Boel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Annuelle de la Recherche - Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.140-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664189v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Forest Origins in the Chemical Composition of Cooperage Oak Woods and Corresponding Wines by Using FTICR‐MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianna Lucio</w:t>
+                <w:t xml:space="preserve">Creaminess in relation to consistency and particle size in stirred fat-free yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Schenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Boel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200801181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05264784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique du bois de chêne d'un fût et d'un vin élevé dans ce fût peut révéler une expression de la forêt d'origine des chênes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Expressing Forest Origins in the Chemical Composition of Cooperage Oak Woods and Corresponding Wines by Using FTICR‐MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Boel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Frommberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hertkorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Annuelle de la Recherche - Université de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.600-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298423v1</w:t>
+                <w:t xml:space="preserve">hal-05264784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers of small analytes in a multiphasic stirred fruit yoghurt model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice B. Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour release at gas/matrix interfaces of stirred yoghurt models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice B. Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.102-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nongonierma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Reviews International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.51-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/87559120500379951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krum Nikolov Krumov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">G. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (3-4), pp.1395-1400. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.1006-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295699v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nikolov Krumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bisakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3-4), pp.1395-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295679v1</w:t>
+                <w:t xml:space="preserve">hal-02295699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02295716v1</w:t>
+                <w:t xml:space="preserve">hal-02295679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Colas</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (1), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295774v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbic Acid Oxidation in Sucrose Aqueous Model Systems at Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Kalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (11), pp.3399-3404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf035184q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the composition and the structure of different media on the release of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian de Los Angeles Espinosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (3), pp.305-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2004002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (3), pp.399-406. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2003.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical modifications of proteins : disulfide bonds reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77, pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical modifications of proteins: disulfide bonds reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77 (3), pp.309-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0308-8146(01)00352-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9076,186 +9088,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meat vegetable analogues: real competitors of animal foods ? : Are vegetable analogues of meat real competitors: elements of comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">73rd EEAP annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335216v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9280,292 +9240,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">EFFoST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335229v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat vegetable analogues: real competitors of animal foods ? : Are vegetable analogues of meat real competitors: elements of comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd EEAP annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766884v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of organoleptic faults in wine by microwave sensor coupled with molecularly imprinted silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9624,1220 +9636,1220 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin encapsulation in pectin matrix: a mean to modulate antioxidative properties.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Baric</w:t>
+                <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beduneau A</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.550 - 552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272460v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Curcumin encapsulation in pectin matrix: a mean to modulate antioxidative properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beduneau A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APGI - ADRITELF, Oct 2016, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507201v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 32 – International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Anhydrobiosis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
+              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250549v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250636v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, dénommer et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, anglais et allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soubrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé (2) : affaire(s) de goût(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.Pages 189-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannin V</w:t>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272187v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pellequer</w:t>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272214v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10856,1922 +10868,1922 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Thermal Denaturation of Beef Muscle: Neutron Imaging and spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-pectin hybrid beads: an innovative way to control the delivery of theophylline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymers for the removal of Iprodione from wine : experimental design and synthesis optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIP (Molecularly Imprinted Polymers) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19190.45124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug release modulation using silica-coated calcium pectinate beads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cases E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturza R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268960v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doyen C</w:t>
+                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Founier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267672v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cases E</w:t>
+                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturza R</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Doyen C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268950v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between microparticles and dissolution media. How can be sure to use the right media for the development of an oral solid dosage forms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyen C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin to improve spray-dry stability of pea protein-coated oil droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Food Water Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nürtingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268853v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannin V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268861v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dosages de protéines : guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.256, 2024, 9791027505708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergies et intolérances alimentaires : Fiches pratiques sur les 14 allergènes majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192, 2016, 9782100738540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12781,383 +12793,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gases on biochemical stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gases in Agro-Food Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.386-393, 2019, 9780128124659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. L’apport sociétal de la pasteurisation des aliments face à son coût énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vies de la pasteurisation : Récits, savoirs, actions (1865-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Universitaire de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-147, 2015, 978-2-36441-144-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-89, 2013, 978-1-4614-7075-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, dénommer, et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, allemand et anglais Beltran-Vidal D., (Dir.) Les Mots de la Santé (2), Affaire(s) de goût(s) , Travaux du CRTT, Lyon, pp. 189-222</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soubrier Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mots de la Santé (2), Affaire(s) de goût(s) Travaux du CRTT, Lyon, pp. 189-222.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13167,78 +13179,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère pour la détection des aldéhydes et des cétones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13259,354 +13271,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3130280 - WO2023110783. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for eliminating microorganisms present in and/or at the surface of a material to be decontaminated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016012682 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un polymère à Empreintes Moléculaires pour piéger l'iprodione en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015/067908 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13616,167 +13628,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer dans les aliments, la lutte contre le déficit de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le fer est indispensable à notre santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13844,51 +13856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D81CA11A"/>
+    <w:nsid w:val="86FFCC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14075,51 +14087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-cayot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6998-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Gebef&#252;gi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THK0F7TZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664189v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Schenker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.06.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3FQNHW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Boel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801181" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659150v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.01.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGHTHLXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian de Los Angeles Espinosa Diaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670813v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roullier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tainturier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499714v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877855v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences/464-les-vies-de-la-pasteurisation-9782364411449.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03714339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03694903v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-cayot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6998-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Gebef&#252;gi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THK0F7TZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Boel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Schenker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.06.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3FQNHW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801181" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.01.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGHTHLXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895536v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian de Los Angeles Espinosa Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670813v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roullier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tainturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences/464-les-vies-de-la-pasteurisation-9782364411449.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03714339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03694903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>