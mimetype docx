--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -601,2324 +601,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Molecularly Imprinted Polymer Synthesis for a Rapid Detection of Caffeic Acid in Wine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Abboud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Maroun</w:t>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.1660. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12081660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096281v1</w:t>
+                <w:t xml:space="preserve">hal-04389835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Preparation and Analytical Techniques in the Determination of Trace Elements in Food: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leina El Hosry</w:t>
+                <w:t xml:space="preserve">Optimization of a Molecularly Imprinted Polymer Synthesis for a Rapid Detection of Caffeic Acid in Wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Richa</w:t>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Al Mashtoub</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.895. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12040895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12081660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037059v1</w:t>
+                <w:t xml:space="preserve">hal-04096281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample Preparation and Analytical Techniques in the Determination of Trace Elements in Food: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fischer</w:t>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Al Mashtoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12040895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389835v1</w:t>
+                <w:t xml:space="preserve">hal-04037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
+                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carballido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766398v1</w:t>
+                <w:t xml:space="preserve">hal-03626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (10), pp.2036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626761v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874854v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 1ère partie : les apports protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3735, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277957v1</w:t>
+                <w:t xml:space="preserve">hal-03675326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 1ère partie : les apports protéiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.5556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29219/fnr.v65.5556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675326v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 2ème partie : les apports en micronutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3736, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123992v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 2ème partie : les apports en micronutriments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.382-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675341v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maher Abboud</w:t>
+                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Maroun</w:t>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.382-415. </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10030382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187758v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
+                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013707v1</w:t>
+                <w:t xml:space="preserve">hal-02962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016429v1</w:t>
+                <w:t xml:space="preserve">hal-02551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987153v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962630v1</w:t>
+                <w:t xml:space="preserve">hal-03013707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maya Tueni</w:t>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551705v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Horemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Bitar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613429v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,90 +3086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New pH-Dependent Macrocyclic Rhodamine B-Based Fluorescent Probe for Copper Detection in White Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Doumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3356,753 +3356,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Scussat</w:t>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615577v1</w:t>
+                <w:t xml:space="preserve">hal-01483684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483684v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+                <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D Gougeon</w:t>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509912v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hélary</w:t>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Desert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495127v1</w:t>
+                <w:t xml:space="preserve">hal-01468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bodart</w:t>
+                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Arnaud Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésus Raya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Sylvain Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.207 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468831v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,315 +4155,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517385v1</w:t>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
               </w:r>
@@ -4577,278 +4577,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Fréderic Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Loison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rollin</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.6218-6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359633v1</w:t>
+                <w:t xml:space="preserve">hal-05193424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Bouyer</w:t>
+                <w:t xml:space="preserve">Aurélie Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Bernadette Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), pp.6218-6225. </w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193424v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment of chloride anion to sugars: mechanistic investigation and discovery of a new dopant for efficient sugar ionization/detection in mass spectrometers.</w:t>
               </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergosterol biosynthesis: a fungal pathway for life on land?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,893 +5250,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Moulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (1-2), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193460v1</w:t>
+                <w:t xml:space="preserve">hal-05178160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Pellequer</w:t>
+                <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Junghans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Köper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2709-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05178160v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative stability of oil-in-water emulsions containing iron chelates: Transfer of iron from chelates to milk proteins at interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Köper</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavdar Koev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (2), pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379266v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of oil-in-water emulsions containing iron chelates: Transfer of iron from chelates to milk proteins at interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Cases</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370 (1-2), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295461v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lillford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510774v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Lillford</w:t>
+                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (2), pp.388-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371287v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of calcium and zinc pectinate films investigated by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6195,90 +6195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of iron chelates on oil–water interface, stabilized by milk proteins: The role of phosphate groups and pH. Prediction of iron transfer from aqueous phase toward fat globule surface by changes of interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.364-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,77 +6350,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (2), pp.447-454. </w:t>
@@ -6470,103 +6470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Lipid Interactions at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlóe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Köper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (14), pp.12049-12053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6594,363 +6594,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">O. Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marin</w:t>
+                <w:t xml:space="preserve">T. Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">L. Djebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191294v1</w:t>
+                <w:t xml:space="preserve">hal-05272013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Karbowiak</w:t>
+                <w:t xml:space="preserve">The chemodiversity of wines can reveal a metabologeography expression of cooperage oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Djebili</w:t>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Moritz Frommberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (23), pp.9174-9179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0901100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05272013v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,562 +7020,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemodiversity of wines can reveal a metabologeography expression of cooperage oak wood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Lucio</w:t>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Frommberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyron</w:t>
+                <w:t xml:space="preserve">A. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chassagne</w:t>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (23), pp.9174-9179. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0901100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264793v1</w:t>
+                <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique du bois de chêne d'un fût et d'un vin élevé dans ce fût peut révéler une expression de la forêt d'origine des chênes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creaminess in relation to consistency and particle size in stirred fat-free yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Boel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Flore Schenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Annuelle de la Recherche - Université de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298423v1</w:t>
+                <w:t xml:space="preserve">hal-02664189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaminess in relation to consistency and particle size in stirred fat-free yogurt</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expressing Forest Origins in the Chemical Composition of Cooperage Oak Woods and Corresponding Wines by Using FTICR‐MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Boel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Frommberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.06.009⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.600-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664189v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Forest Origins in the Chemical Composition of Cooperage Oak Woods and Corresponding Wines by Using FTICR‐MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">La composition chimique du bois de chêne d'un fût et d'un vin élevé dans ce fût peut révéler une expression de la forêt d'origine des chênes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Boel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hertkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Annuelle de la Recherche - Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.140-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200801181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05264784v1</w:t>
+                <w:t xml:space="preserve">hal-00298423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers of small analytes in a multiphasic stirred fruit yoghurt model</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.287-296</w:t>
@@ -7738,51 +7738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.102-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Reviews International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.51-94. </w:t>
@@ -7956,564 +7956,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
+                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Houzé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nikolov Krumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bisakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3-4), pp.1395-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295774v1</w:t>
+                <w:t xml:space="preserve">hal-02295699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295699v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (1), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295679v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rampini</w:t>
+                <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 282 (1), pp.133-141. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.1006-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295716v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbic Acid Oxidation in Sucrose Aqueous Model Systems at Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Kalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian de Los Angeles Espinosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (3), pp.305-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8728,51 +8728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9096,420 +9096,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat vegetable analogues: real competitors of animal foods ? : Are vegetable analogues of meat real competitors: elements of comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd EEAP annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EFFoST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766884v1</w:t>
+                <w:t xml:space="preserve">hal-05335216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335216v1</w:t>
+                <w:t xml:space="preserve">hal-05335229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meat vegetable analogues: real competitors of animal foods ? : Are vegetable analogues of meat real competitors: elements of comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">73rd EEAP annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335229v1</w:t>
+                <w:t xml:space="preserve">hal-03766884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of organoleptic faults in wine by microwave sensor coupled with molecularly imprinted silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
@@ -9560,51 +9560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,103 +9672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.550 - 552, </w:t>
@@ -9806,51 +9806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsulation in pectin matrix: a mean to modulate antioxidative properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9914,64 +9914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10035,51 +10035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10150,57 +10150,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10229,103 +10229,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250636v1</w:t>
+                <w:t xml:space="preserve">hal-05250549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,73 +10354,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
+              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250549v1</w:t>
+                <w:t xml:space="preserve">hal-05250636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, dénommer et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, anglais et allemand</w:t>
               </w:r>
@@ -10495,273 +10495,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
+                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhalleine C</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moulari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Pellequer</w:t>
+                <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272214v1</w:t>
+                <w:t xml:space="preserve">hal-05272187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Q. Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">B. Moulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannin V</w:t>
+                <w:t xml:space="preserve">Y. Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272187v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10779,64 +10779,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,64 +10904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11025,103 +11025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Thermal Denaturation of Beef Muscle: Neutron Imaging and spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11185,51 +11185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11254,64 +11254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymers for the removal of Iprodione from wine : experimental design and synthesis optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11397,51 +11397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,584 +11581,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
+                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Founier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268950v1</w:t>
+                <w:t xml:space="preserve">hal-05268960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyen C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Founier C</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268960v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhalleine C</w:t>
+                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyen C</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Cases E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+                <w:t xml:space="preserve">Sturza R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267672v1</w:t>
+                <w:t xml:space="preserve">hal-05268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between microparticles and dissolution media. How can be sure to use the right media for the development of an oral solid dosage forms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyen C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12226,77 +12226,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Food Water Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nürtingen, Germany</w:t>
@@ -12319,277 +12319,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannin V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268861v1</w:t>
+                <w:t xml:space="preserve">hal-05268853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268853v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12607,51 +12607,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dosages de protéines : guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
@@ -12691,51 +12691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergies et intolérances alimentaires : Fiches pratiques sur les 14 allergènes majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
@@ -12971,64 +12971,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13193,90 +13193,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère pour la détection des aldéhydes et des cétones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13333,64 +13333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13408,90 +13408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13522,77 +13522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un polymère à Empreintes Moléculaires pour piéger l'iprodione en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015/067908 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13856,51 +13856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86FFCC13"/>
+    <w:nsid w:val="DCB18977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14087,51 +14087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-cayot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6998-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Gebef&#252;gi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THK0F7TZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Boel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Schenker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.06.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3FQNHW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801181" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.01.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGHTHLXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895536v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian de Los Angeles Espinosa Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670813v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roullier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tainturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences/464-les-vies-de-la-pasteurisation-9782364411449.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03714339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03694903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-cayot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6998-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Gebef&#252;gi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THK0F7TZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Schenker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.06.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3FQNHW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Boel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801181" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.01.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGHTHLXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895536v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian de Los Angeles Espinosa Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670813v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roullier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tainturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences/464-les-vies-de-la-pasteurisation-9782364411449.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03714339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03694903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>