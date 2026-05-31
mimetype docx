--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -601,2324 +601,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a Molecularly Imprinted Polymer Synthesis for a Rapid Detection of Caffeic Acid in Wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fischer</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12081660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389835v1</w:t>
+                <w:t xml:space="preserve">hal-04096281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Molecularly Imprinted Polymer Synthesis for a Rapid Detection of Caffeic Acid in Wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Elhachem</w:t>
+                <w:t xml:space="preserve">Sample Preparation and Analytical Techniques in the Determination of Trace Elements in Food: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Abboud</w:t>
+                <w:t xml:space="preserve">Rosalie Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Al Mashtoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.1660. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12081660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12040895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096281v1</w:t>
+                <w:t xml:space="preserve">hal-04037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Preparation and Analytical Techniques in the Determination of Trace Elements in Food: A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Richa</w:t>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Al Mashtoub</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.895. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12040895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037059v1</w:t>
+                <w:t xml:space="preserve">hal-04389835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
+                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stuerga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Gougeon</w:t>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626761v1</w:t>
+                <w:t xml:space="preserve">hal-03766398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (10), pp.2036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tihana Baric</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874854v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microencapsulation of curcumin by ionotropic gelation with surfactants: Characterization, release profile and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Baric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carballido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766398v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 1ère partie : les apports protéiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675326v1</w:t>
+                <w:t xml:space="preserve">hal-03277957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 1ère partie : les apports protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3735, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123992v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 2ème partie : les apports en micronutriments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.5556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29219/fnr.v65.5556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675341v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituts à la viande : formulations et analyse comparée. 2ème partie : les apports en micronutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3736, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187758v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+                <w:t xml:space="preserve">Nicolas Louka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.382-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277957v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Horemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962630v1</w:t>
+                <w:t xml:space="preserve">hal-02987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Tueni</w:t>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551705v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leina El Hosry</w:t>
+                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613429v1</w:t>
+                <w:t xml:space="preserve">hal-03013707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
+                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013707v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987153v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,90 +3086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New pH-Dependent Macrocyclic Rhodamine B-Based Fluorescent Probe for Copper Detection in White Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Doumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3356,753 +3356,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice de Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483684v1</w:t>
+                <w:t xml:space="preserve">hal-01615577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis D Gougeon</w:t>
+                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509912v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+                <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+                <w:t xml:space="preserve">Régis D Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.36-45. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615577v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+                <w:t xml:space="preserve">Arnaud Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bodart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Sylvain Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.207 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468831v1</w:t>
+                <w:t xml:space="preserve">hal-01495127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
+                <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hélary</w:t>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Desert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.207 - 212. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495127v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,315 +4155,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517385v1</w:t>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
               </w:r>
@@ -4577,278 +4577,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Bouyer</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Aurélie Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193424v1</w:t>
+                <w:t xml:space="preserve">hal-02359633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Loison</w:t>
+                <w:t xml:space="preserve">Fréderic Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rollin</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.6218-6225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359633v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment of chloride anion to sugars: mechanistic investigation and discovery of a new dopant for efficient sugar ionization/detection in mass spectrometers.</w:t>
               </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergosterol biosynthesis: a fungal pathway for life on land?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,893 +5250,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Pellequer</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (2), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178160v1</w:t>
+                <w:t xml:space="preserve">hal-05193460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Champagne</w:t>
+                <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Moulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (1-2), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379266v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of oil-in-water emulsions containing iron chelates: Transfer of iron from chelates to milk proteins at interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Junghans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingo Köper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.004⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (6), pp.2709-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295461v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stability of oil-in-water emulsions containing iron chelates: Transfer of iron from chelates to milk proteins at interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chavdar Koev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125 (2), pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02510774v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Lillford</w:t>
+                <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370 (1-2), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371287v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lillford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (2), pp.388-393. </w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193460v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of calcium and zinc pectinate films investigated by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6195,90 +6195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of iron chelates on oil–water interface, stabilized by milk proteins: The role of phosphate groups and pH. Prediction of iron transfer from aqueous phase toward fat globule surface by changes of interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.364-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,77 +6350,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (2), pp.447-454. </w:t>
@@ -6470,103 +6470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Lipid Interactions at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlóe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Köper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (14), pp.12049-12053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6594,363 +6594,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chambin</w:t>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Karbowiak</w:t>
+                <w:t xml:space="preserve">A. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Djebili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272013v1</w:t>
+                <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemodiversity of wines can reveal a metabologeography expression of cooperage oak wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Lucio</w:t>
+                <w:t xml:space="preserve">L. Djebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Frommberger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Chassagne</w:t>
+                <w:t xml:space="preserve">V. Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0901100106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05264793v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,562 +7020,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chemodiversity of wines can reveal a metabologeography expression of cooperage oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marin</w:t>
+                <w:t xml:space="preserve">Moritz Frommberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (23), pp.9174-9179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0901100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191294v1</w:t>
+                <w:t xml:space="preserve">hal-05264793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaminess in relation to consistency and particle size in stirred fat-free yogurt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La composition chimique du bois de chêne d'un fût et d'un vin élevé dans ce fût peut révéler une expression de la forêt d'origine des chênes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Schenker</w:t>
+                <w:t xml:space="preserve">Arnaud de Boel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Houzé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norbert Hertkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Annuelle de la Recherche - Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.140-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664189v1</w:t>
+                <w:t xml:space="preserve">hal-00298423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Forest Origins in the Chemical Composition of Cooperage Oak Woods and Corresponding Wines by Using FTICR‐MS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creaminess in relation to consistency and particle size in stirred fat-free yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Schenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200801181⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264784v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique du bois de chêne d'un fût et d'un vin élevé dans ce fût peut révéler une expression de la forêt d'origine des chênes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Expressing Forest Origins in the Chemical Composition of Cooperage Oak Woods and Corresponding Wines by Using FTICR‐MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Boel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Frommberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hertkorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Annuelle de la Recherche - Université de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.600-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298423v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers of small analytes in a multiphasic stirred fruit yoghurt model</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.287-296</w:t>
@@ -7738,51 +7738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.102-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Reviews International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.51-94. </w:t>
@@ -7956,564 +7956,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
+                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">G. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krum Nikolov Krumov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Cases</w:t>
+                <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.1006-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295699v1</w:t>
+                <w:t xml:space="preserve">hal-02295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nikolov Krumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bisakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3-4), pp.1395-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295679v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02295716v1</w:t>
+                <w:t xml:space="preserve">hal-02295679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Colas</w:t>
+                <w:t xml:space="preserve">C. Rampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (10), pp.1006-1016. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (1), pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295774v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbic Acid Oxidation in Sucrose Aqueous Model Systems at Subzero Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Kalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian de Los Angeles Espinosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (3), pp.305-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8728,51 +8728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9096,420 +9096,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meat vegetable analogues: real competitors of animal foods ? : Are vegetable analogues of meat real competitors: elements of comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">73rd EEAP annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335216v1</w:t>
+                <w:t xml:space="preserve">hal-03766884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">EFFoST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335229v1</w:t>
+                <w:t xml:space="preserve">hal-05335216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat vegetable analogues: real competitors of animal foods ? : Are vegetable analogues of meat real competitors: elements of comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd EEAP annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766884v1</w:t>
+                <w:t xml:space="preserve">hal-05335229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of organoleptic faults in wine by microwave sensor coupled with molecularly imprinted silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
@@ -9560,51 +9560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,103 +9672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.550 - 552, </w:t>
@@ -9806,51 +9806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsulation in pectin matrix: a mean to modulate antioxidative properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9914,64 +9914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10035,51 +10035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10150,57 +10150,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10229,103 +10229,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
+              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250549v1</w:t>
+                <w:t xml:space="preserve">hal-05250636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,73 +10354,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250636v1</w:t>
+                <w:t xml:space="preserve">hal-05250549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, dénommer et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, anglais et allemand</w:t>
               </w:r>
@@ -10553,51 +10553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10779,64 +10779,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,64 +10904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11025,103 +11025,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Thermal Denaturation of Beef Muscle: Neutron Imaging and spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11185,51 +11185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11254,64 +11254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymers for the removal of Iprodione from wine : experimental design and synthesis optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11397,51 +11397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,584 +11581,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
+                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Founier C</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
+                <w:t xml:space="preserve">Cases E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturza R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268960v1</w:t>
+                <w:t xml:space="preserve">hal-05268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doyen C</w:t>
+                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Founier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267672v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
+                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cases E</w:t>
+                <w:t xml:space="preserve">Doyen C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturza R</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268950v1</w:t>
+                <w:t xml:space="preserve">hal-05267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between microparticles and dissolution media. How can be sure to use the right media for the development of an oral solid dosage forms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyen C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12226,77 +12226,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Food Water Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nürtingen, Germany</w:t>
@@ -12319,277 +12319,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268853v1</w:t>
+                <w:t xml:space="preserve">hal-05268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannin V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268861v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12607,51 +12607,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dosages de protéines : guide pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
@@ -12691,51 +12691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergies et intolérances alimentaires : Fiches pratiques sur les 14 allergènes majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
@@ -12971,64 +12971,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13193,90 +13193,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère pour la détection des aldéhydes et des cétones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13333,64 +13333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13408,90 +13408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13522,77 +13522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un polymère à Empreintes Moléculaires pour piéger l'iprodione en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015/067908 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13856,51 +13856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCB18977"/>
+    <w:nsid w:val="A445DB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14087,51 +14087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-cayot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6998-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Gebef&#252;gi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THK0F7TZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Schenker" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houz&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.06.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3FQNHW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264784v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Boel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801181" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.01.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGHTHLXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895536v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian de Los Angeles Espinosa Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670813v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roullier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tainturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766884v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences/464-les-vies-de-la-pasteurisation-9782364411449.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03714339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03694903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-cayot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6998-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035364130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03675341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Gebef&#252;gi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THK0F7TZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Boel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hertkorn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Schenker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Houz&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.06.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3FQNHW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801181" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Nongonierma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.01.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGHTHLXD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Meste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf035184q" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GXM57LVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895536v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian de Los Angeles Espinosa Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670813v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roullier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tainturier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rosier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Roullier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tainturier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(01)00352-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766884v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences/464-les-vies-de-la-pasteurisation-9782364411449.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03714339v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03694903v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>