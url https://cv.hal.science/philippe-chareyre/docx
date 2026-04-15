--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -698,51 +698,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Tucoo-Chala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lanusse-Cazalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEPB. CEPB, 2019, 978-2-919375-07-03</w:t>
+              <w:t xml:space="preserve">Centre d’Étude du Protestantisme Béarnais. CEPB, 2019, 978-2-919375-07-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1884,4880 +1884,4880 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La première université de Béarn (1583-1620)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.251, 2024, 979-10-7006-315-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fors du Moyen Âge à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.218-219, 2024, 979-10-7006-315-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04736883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chareyre Philippe; Daussy Hugues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France huguenote : Histoire institutionnelle d'une minorité religieuse (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.9-15, 2024, 9782753597754</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consistoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A. Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chareyre Philippe; Daussy Hugues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France huguenote : Histoire institutionnelle d'une minorité religieuse (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.97-120, 2024, 9782753597754</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 3. Le Béarn à l'époque moderne (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bidouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.211, 2024, 979-10-7006-315-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Églises périphériques : Orange, Béarn, Metz, Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugues Daussy; Philippe Chareyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France huguenote. Histoire institutionnelle d’une minorité religieuse (XVIe-XVIIIe siècle),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.211-225, 2024, 978-2-7535-9775-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir huguenot dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chareyre Philippe; Daussy Hugues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France huguenote : Histoire institutionnelle d'une minorité religieuse (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.311-329, 2024, 9782753597754</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Église périphériques : Orange, Béarn, Metz, et Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chareyre Philippe; Daussy Hugues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France huguenote : Histoire institutionnelle d'une minorité religieuse (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.211-225, 2024, 9782753597754</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De principauté souveraine en province royale (XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert; Véronique Lamazou-Duplan; Laurent Callegarin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.214-260, 2024, 979-10-7006-315-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heidi Gembicki-Achtnich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Conrad Fries. Journal de voyage en Béarn (juillet 1761)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H3PA/CEPB, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel (1480-1555). La Familière exposition et la prétendue &amp;quot;messe à sept points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Astoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Astoul (éd.); Philippe Chareyre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effervescence spirituelle en chrétienté au temps de Luther, colloque de la SMERP des 17-18 novembre 2017 à Montauban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société montalbanaise d'étude et de recherche sur le protestantisme, 2022, 978-2-9514823-9-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Astoul (éd.); Philippe Chareyre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effervescence spirituelle en chrétienté au temps de Luther, 1483-1546</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société montalbanaise d'étude et de recherche sur le protestantisme, 2022, 978-2-9514823-9-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effervescence spirituelle en chrétienté au temps de Luther (1483-1546)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMERP, pp.120-126, 2022, 978-2-9514823-9-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psautier d’Arnaud de Salette, 1583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224-225, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres patentes sur la liberté de conscience, 1564</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210-211, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fors de Béarn, 1551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-171, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En guise de conclusion : La Navarre au coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.226-227, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieutenants généraux et vice-rois dans la France de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants-généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.325-337, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.13-15, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance ecclésiastique de Jeanne d’Albret, Pau, 1571</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau. 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.212-213, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psautier de Pey de Garros, 1565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.222-223, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.11-15, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes royaux concernant le collège d’Orthez dans le Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.218-219, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte d’aliénation des biens ecclésiastiques 25 déc. 1573</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPPA; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-217, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première université de Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'université de Pau et des pays de l'Adour : un demi-siècle d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175, 2021, 978-2-35311-118-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en l’absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.437-459, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Navarre, protecteur de la principauté d’Orange, 1588</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants-généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.415-433, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandement d’Henri de Navarre attribuant une aide financière à cinq étudiants de l’académie d’Orthez, 1584</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.220-221, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau : capitale des rois de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’université de Pau et des Pays de l'Adour : un demi-siècle d’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.72-73, 2021, 2-35311-118-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.21-28, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le giron des rois de France. Les États féodaux des rois de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.57-61, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de rémission d’Henri de Navarre 1er avril 1583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186-187, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.200-225, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet AcroNavarre : une synergie entre catalogage d’actes et édition de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Poncet; Olivier Canteaut; Olivier Guyotjeannin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des corpus pour l’histoire à l’âge du numérique. Éditions électroniques d’actes royaux et princiers (Moyen Âge – première modernité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.129-132, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, abbé de Clairac, évêque d’Oloron, (1480-1555)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clair Morizet; Pierre Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clairac et la Réforme XVIe et XVIIe siècles, actes du colloque de Clairac du 2 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société académique d’Agen, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le synode et le magistrat dans la souveraineté protestante du Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Krumenacker; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Protestant et l’Hétérodoxe. Entre Eglises et Etats (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-245, 2020, coll. « Constitution de la Modernité »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie protestante en Béarn (1583-1662) « L’ornement de notre académie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Hoareau; Didier Poton de Xaintrailles; Louis-Gilles Pairault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libraires et imprimeurs protestants de la France atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-104, 2020, 978-2-7535-7986-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programas de reforma moral y religiosa : Consistorios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles H. Parker; Gretchen Starr-LeBeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fe y castigos. Inquisiciones y consistorios calvinistas en el mundo moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cátedra, pp.177-188, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Consistorial Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emancipating Calvin Culture and Confessional Identity in Francophone Reformed Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, Brill’s Series in Church History, pp.60-81, 2018, 978-90-04-36341-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éclosion de la ville. La capitale d’une principauté (vers 1464-1620)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bidot-Germa, Cécile Devos, Christine Julia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Ausonius, pp.129-157, 2017, Atlas historique des villes de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programs of moral and religious reform. Consistories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles H. Parker; Gretchen Starr-LeBeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judjing faith, Punishing sin, Inquisitions and consistories in the early modern world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.155-166, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarn. Marguerite de Navarre, Gérard Roussel and Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">서진한 (Seo Jin Han). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">종교개혁,유럽의 역사를 바꾸다 (Europa Reformata. European Cities and Their Reformers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 대한기독교서회 (The Christian Literature Society of Korea), pp.75-87, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie en Béarn à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre au temps de Luther. Catalogue de l’exposition présentées les 10 octobre-10 novembre 2017 à la Médiathèque André Labarrère, Usine des tramways, Pau, et les 22 novembre-30 décembre au musée Jeanne d’Albret, Orthez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Jeanne d’Albret, pp.37-58, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Staes, Benoït Cursente, Maurice Romieu, Jacques Pons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre noir de Salies (1517-1684)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSLA, pp.9-14, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parker, Charles H. and Starr-LeBeau, Gretchen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judging Faith, Punishing Sin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-166, 2017, 978-1-316-49265-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316492659.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temple et cimetière réformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bidot-Germa, Cécile Devos, Christine Julia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Ausonius, pp.136-139, 2017, Atlas historique des villes de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai toujours pensé tout de travers, Georges Despaux. Biographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Despaux à Buchenwald. Des dessins pour l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.23-29, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarn. Marguerite de Navarre, Gérard Roussel and Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Welker; Michael Beintker; Albert de Lange. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa Reformata. European Cities and Their Reformers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelische Verlagsanstalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-66, 2016, 978-3374041305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing the Churches and Reforming Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A. Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to the Huguenots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, Brill Academic Publishers, 2016, 978-90-04-31035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarn. Margarete von Navarra, Gérard Roussel und Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa Reformata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evangelische Verlagsanstalt, pp.55-64, 2016, 978-3-374-04119-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reforma en Bearne y en Baja-Navarra. Un Proyecto ejemplar para la Europa de su tiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religión y política. Controversias históricas y retos actuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pamiela, pp.133-153, 2015, 978-84-7681-878-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches croisées sur les inventaires des titres de famille des Foix-Béarn-Navarre (XVe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Editions, pp.218-219, 2024, 979-10-7006-315-6</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Adot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria de Lurdes Rosa; Randolph C. Head. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking the Archives in the Pre-Modern Europe : Family Archives and their Inventories from the 15th to 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estudos 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto de Estudos Medievais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-52, 2015, 978-989-98749-9-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Editions, pp.251, 2024, 979-10-7006-315-6</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, un réformateur français (1480-1555)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Dupont; Benjamin Findinier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistes chrétiens et protestants de Picardie au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société historique, archéologique et scientifique de Noyon, pp.25-35, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.97-120, 2024, 9782753597754</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le chemin de la laïcité.. Les protestants et l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPB, pp.7-17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.9-15, 2024, 9782753597754</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Montcalm : une famille huguenote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huguenots et protestants francophones au Québec. Fragments d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novalis Publishing, pp.97-113, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.311-329, 2024, 9782753597754</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les correspondances entre les Pays du Refuge huguenot et le Béarn. 1699-1786</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation autour du for privé. Arts et correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses de l'Université de Pau et des Pays de l'Adour, pp.55-90, 2014, Cultures, Arts et Sociétés, 2-35311-055-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.211-225, 2024, 9782753597754</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lettre de rémission d’Henri de Navarre de 1583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Pierre Babelon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Société d'Henri IV, pp.57-65, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Editions, pp.211, 2024, 979-10-7006-315-6</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pasteurs languedociens dans la tourmente des guerres de Rohan (1622-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Predicazione, eserciti e violenza nell'Europa delle guerre di religione (1560-1715)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Claudiana, pp.183-212, 2014, Collana della Società di studi valdesi, 978-88-7016-998-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.211-225, 2024, 978-2-7535-9775-4</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édit de Nantes, tolérance du protestantisme ou restauration du catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huguenots et protestants francophones au Québec. Fragments d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novalis Publishing, pp.43-53, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Editions, pp.214-260, 2024, 979-10-7006-315-6</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’héritage de Pierre Viret en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Viret et la diffusion de la Réforme. actes du colloque international de Lausanne des 17-15 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Antipodes, pp.371-405, 2014, 978-2-88901-054-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...3888 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772784v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01772778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réceptions dans l’Église réformée de Nîmes au XVIIe siècle : entre incorporation civique et religieuse</w:t>
               </w:r>
@@ -7604,50 +7604,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les eaux de Font-Cluse à Meynes. Entre sacralité et enjeux médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Thermalisme et religion. Les eaux sacrées du Midi, 134 (317-318), pp.79-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2022.9113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. De la permanence des croyances en la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Thermalisme et religion. Les eaux sacrées du Midi, 134 (317-318), pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2022.9116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La “cuestión de Navarra”. Un problema político a tres bandas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7669,2034 +7838,1865 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desperta Ferro: Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La conquista de Navarra (II)). 1521-1522, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Viviane Delpech</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CEPB lauréat du prix Bertrand Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.67-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces mémorielles de Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition L’art de régner. Les rois de Navarre à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)découvertes d’archives des fiefs occitans des souverains de Navarre à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Adot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.7825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1668, le mirage de l’édit de Nantes en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 293 (4), pp.381-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.214.0381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants et les commémorations du tricentenaire de l’année 1620 en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudite musique, instruments prophanes qui nous font offense Dieu. Une plaidoirie contre un maître baladin à Nîmes en 1605</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Musiques et société dans les provinces de l’Ouest (Aunis, Saintonge, Poitou, Aquitaine) au cours des Guerres de religion (1562-1629), 33, pp.273-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commémorations du tricentenaire de l’année 1620 en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Pau et du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.179-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthéziens et Salisiens face à l'épidémie de choléra en 1854 et 1855</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.9-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres sur l'épidémie de choléra à Orthez et Salies-de-Béarn en 1854 et 1855</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.29-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commémorations de l'année 1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de liaison de l'académie de Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges du temple de Lucq de Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Thermalisme et religion. Les eaux sacrées du Midi, 134 (317-318), pp.185-194. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Les assemblées d'états à l'époque moderne, 130 (302), pp.141-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme de recherche ANR Acronavarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mémoire de Jeanne d’Albret</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancien temple de Pau (1623-1685)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2017, 61, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’exposition L’art de régner. Les rois de Navarre à la Renaissance</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme dans les Pyrénées béarnaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors-série Les Pyrénées béarnaises en 101 sites et monuments</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temple de la Calade et la maison du consistoire de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée Jeanne d’Albret. Mémoire du protestantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° spécial La Réforme 500 ans d’histoire, 16, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de CEPB. Chronique d’une association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70, pp.66</w:t>
+              <w:t xml:space="preserve">, 2016, 60, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le CEPB lauréat du prix Bertrand Gille</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de bulletins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70, pp.67-68</w:t>
+              <w:t xml:space="preserve">, 2016, 60, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les traces mémorielles de Jeanne d’Albret</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Darrigrand. In mémoriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 70, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2016, 59, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagor dans les synodes de Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (spécial Hautes-Pyrénées), pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour protestant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les protestants et les commémorations du tricentenaire de l’année 1620 en Béarn</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham de Laforcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Etude du Protestantisme Béarnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2015, 58 (spécial Hautes-Pyrénées), pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...1211 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173785v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02173784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines orthéziennes de Médard Harrio-Chou</w:t>
               </w:r>
@@ -10549,50 +10549,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps à la cour de Navarre à la Renaissance. La fixation du début de l’année au 1er janvier à partir de 1572 et l’adoption du calendrier grégorien en 1583 pour la souveraineté de Béarn et le royaume de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocturnes de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM, Mar 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps à la cour de Navarre à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénes Harai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10601,3007 +10670,2938 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nocturnes de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEM UPPA- Musée national et domaine du château de Pau, Mar 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, ITEM, Mar 2022, Pau, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los reyes de Navarra y las guerras de religión : implicaciones feudales e identitarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas de estudio internacionales, “Navarra 1521-2021. Guerra, identidad y conflictividad en la Europa renacentista”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Cultura de Villava, Sep 2021, Atarrabia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Cultura de Villava, Sep 2021, Atarrabia, España</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du censier d'Orthez de 1536 et de l’Opération Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique urbaine. Orthez du Moyen Âge à la Renaissance. Opération CORTES (Chantier d’histoire 2020). Séminaire transversal Hommes territoires environnement. UPPA-MASTER HCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Lamazou-Duplan; Philippe Chareyre, Jun 2021, Orthez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Autour du censier d'Orthez de 1536 et de l’Opération Cortes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;fermesse&amp;quot;. Symbole de Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude AcroNavarre Signes, seings et sceaux, Identification et authentification au Moyen âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM UPPA, Feb 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes d’identification de Jeanne d’Albret, reine de Navarre (1555-1572)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Signes, seings, sceaux. Identification et authentification au Moyen Age et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA, ITEM-AcroNavare-M HCP, Feb 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viret ; son ministère en France et en Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculté Jean Calvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1569 La guerre de religion du Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - CHAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Navarrenx, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie à Orthez au XVI et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imprimeurs et libraires protestants de la France atlantique à l’époque moderne (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle lecture du Linguae Vasconum Primitiae de B. Etxepare (Morpain, Bordeaux 1545)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Lamazou-Duplan; Philippe Chareyre, Jun 2021, Orthez, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Arcotcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Centre d’éducation au patrimoine Ospitalea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Irissarry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ITEM UPPA, Feb 2020, Pau, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entrées de François Ier et de Charles IX à Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Montrer le pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UPPA, ITEM-AcroNavare-M HCP, Feb 2020, Pau, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de religion en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Partage et culture en vallée d’Aspe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Accous, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la notion de lieutenant général dans les traités politiques du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vice-rois et lieutenants généraux en Navarre, Espagne et France à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Navarrenx, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil et conseillers ecclésiastiques en Béarn (1560-1593)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Conseils des États « médians » dans l’Europe de la Renaissance. Pratiques administratives et pensée politique à la Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pampelune, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie en Béarn et la Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthez cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orthez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolérance et coexistence ont-elles leur place dans les musées protestants. Henri IV, Richelieu et la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des musées protestants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Force, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réforme en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pau cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réforme en Béarn au temps de Luther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthez cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orthez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre en Béarn au temps de Luther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pau cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir dans l’église : la réorganisation du temple Osse en Aspe au 19è siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude interdisciplinaire Pratiques, expressions et architectures religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois princesses au service de la Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Oloron Sainte Marie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, un réformateur français (1480-1555)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, Noyon, théâtre du Chevalet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Noyon, France. pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Foix-Béarn-Navarre et leurs archives : inventaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Irissarry, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nobles Houses and their Archives in a comparative perspective, Portugal-Spain-France, 14th-19th centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Advanced Studies, Nov 2015, Princeton, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Mairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Salies-de-Béarn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur caché, pasteur dévoilé. Le rituel des assemblées du Désert en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2014, Nîmes, France. pp.79-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Accous, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Foix-Béarn-Navarre et leurs archives: inventaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noble Houses and their Archives in a Comparative Perspective. Portugal, Spain, France (14th – 19th century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton, Institute of Advanced Study (IAS), Nov 2015, Princeton, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pampelune, Espagne</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les correspondances entre le Béarn et les pays du Refuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Musée Jeanne d’Albret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Orthez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Force, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fleur de tous les anciens&amp;quot; ou le ministère des diacres à Nîmes XVIe-XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La fleur de tous les anciens" ou le ministère des diacres à Nîmes XVIe-XVIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, La Rochelle, France. pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orthez, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire du Béarn et de la Navarre de Nicolas de Bordenave : une autre écriture de l'histoire huguenote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire du Béarn et de la Navarre de Nicolas de Bordenave : une autre écriture de l'histoire huguenote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Ascona, Suisse. pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orthez, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réceptions dans l'Église réformée de Nîmes au XVIIe siècle : entre incorporation civique et religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réceptions dans l'Église réformée de Nîmes au XVIIe siècle : entre incorporation civique et religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Prato, Italie. pp.97-119 &amp; 253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pau, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dames protestantes de la miséricorde et la naissance d'un diaconat féminin à Nîmes au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dames protestantes de la miséricorde et la naissance d'un diaconat féminin à Nîmes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mulhouse, France. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pau, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impacte de la Reforma calvinista en les nationalitats periferiques de l'Europa del segle XVI. El cas del Bearn i la Baixa Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'impacte de la Reforma calvinista en les nationalitats periferiques de l'Europa del segle XVI. El cas del Bearn i la Baixa Navarra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Valencia, Spain. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pau, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestantisme et structuration de l'espace urbain : Nîmes 1561-1685</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protestantisme et structuration de l'espace urbain : Nîmes 1561-1685</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montauban, France. pp.111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Noyon, France. pp.25-35</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudit est celui qui fait l'œuvre du Seigneur laschement&amp;quot;. Les pasteurs face à la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'interdit: the vocabulary of censure and exclusion in the early modern Reformed tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leiden, Région indéterminée. pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Oloron Sainte Marie, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, un grand pré-réformateur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Roussel, un grand pré-réformateur français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Noyon, France. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Advanced Studies, Nov 2015, Princeton, États-Unis</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'installation de la discipline calviniste d'après le premier registre du consistoire de Nîmes 1561-1563</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'installation de la discipline calviniste d'après le premier registre du consistoire de Nîmes 1561-1563</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. pp.129-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Salies-de-Béarn, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les synodes de Béarn-Navarre au temps de la souveraineté 1563-1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les synodes de Béarn-Navarre au temps de la souveraineté 1563-1620</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Bilbao, Espagne. pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2014, Nîmes, France. pp.79-95</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mouton et Dominique Deyron, anciens jacobins, acteurs de la réforme nîmoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Mouton et Dominique Deyron, anciens jacobins, acteurs de la réforme nîmoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, PARIS, France. pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Princeton, Institute of Advanced Study (IAS), Nov 2015, Princeton, États-Unis</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers feux de l'académie de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les derniers feux de l'académie de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Nîmes, France. pp.257-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Orthez, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers miracles de Viret mourant et vivant&amp;quot;. Pierre Viret et la réformation du Béarn 1567-1571</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Viret et la réformation du Béarn 1567-1571</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Genève, Suisse. pp.843-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, La Rochelle, France. pp.30-45</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblées politiques à Nîmes et l'idée républicaine (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les assemblées politiques à Nîmes et l'idée républicaine (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Montpellier, France. pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Ascona, Suisse. pp.145-169</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frégates et le sel. Les protestants du Midi et la Méditerranée 1560-1630&amp;quot;, Coligny, les Protestants et la mer, Presses de l'Université de Paris-Sorbonne, 1997, p. 203-219. (Actes du colloque organisé à Rochefort et La Rochelle les 3 et 4 octobre 1996, recueillis par Martine Acerra et Guy Martinière.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frégates et le sel. Les protestants du Midi et la Méditerranée 1560-1630</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, La Rochelle, France. pp.203-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Prato, Italie. pp.97-119 &amp; 253-261</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La harangue et le canon. Les entrées à Nîmes au temps des guerres de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entrées à Nîmes au temps des guerres de religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Pau, France. pp.111-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00830847v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00847599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistoire et catéchèse : L'exemple de Nîmes XVI-XVIIèmes siècles</w:t>
               </w:r>
@@ -13908,51 +13908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pebay-Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14272,51 +14272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5506BE4C"/>
+    <w:nsid w:val="D8632765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14503,51 +14503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8641-3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acronavarre.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepb.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museejeannedalbret.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssla-pau-bearn.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippe.chareyre@univ-pau.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Daussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Adot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadier Rey Gabrielle Cadier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chareyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borel-Rodes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cadier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rocher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelchat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Mentzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moreil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darrigrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Salette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bidouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lart-de-regner-el-arte-de-reinar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;bay-Clottes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-uppa-un-demi-siecle-d-histoire.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mironneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-protestant-et-l-heterodoxe-entre-eglises-et-etats-xvie-xviiie-siecles-le-synode-et-le-magistrat-dans-la-souverainete-protestante-du-bearn-au-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Parker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/what-we-publish/books" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316492659.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eva-leipzig.de/de/europa-reformata-english-edition-e-book-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iem.fcsh.unl.pt/ebooks/estudos13/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135507" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delpech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.7825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173842v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173802v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173798v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Arcotcha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173936v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177696v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827168v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pebay-Clottes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8641-3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acronavarre.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepb.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museejeannedalbret.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssla-pau-bearn.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippe.chareyre@univ-pau.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Daussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Adot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadier Rey Gabrielle Cadier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chareyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borel-Rodes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cadier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rocher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelchat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Mentzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moreil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darrigrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Salette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bidouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lart-de-regner-el-arte-de-reinar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;bay-Clottes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mironneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-uppa-un-demi-siecle-d-histoire.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-protestant-et-l-heterodoxe-entre-eglises-et-etats-xvie-xviiie-siecles-le-synode-et-le-magistrat-dans-la-souverainete-protestante-du-bearn-au-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Parker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/what-we-publish/books" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316492659.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eva-leipzig.de/de/europa-reformata-english-edition-e-book-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iem.fcsh.unl.pt/ebooks/estudos13/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135507" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delpech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280594v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.7825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173798v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Arcotcha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173868v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173936v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177696v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827168v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pebay-Clottes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>