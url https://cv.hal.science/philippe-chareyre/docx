--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -2783,50 +2783,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Astoul (éd.); Philippe Chareyre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effervescence spirituelle en chrétienté au temps de Luther, 1483-1546</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société montalbanaise d'étude et de recherche sur le protestantisme, 2022, 978-2-9514823-9-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Roussel (1480-1555). La Familière exposition et la prétendue &amp;quot;messe à sept points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Astoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2839,4583 +2912,4510 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Astoul (éd.); Philippe Chareyre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence spirituelle en chrétienté au temps de Luther, colloque de la SMERP des 17-18 novembre 2017 à Montauban</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société montalbanaise d'étude et de recherche sur le protestantisme, 2022, 978-2-9514823-9-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Société montalbanaise d'étude et de recherche sur le protestantisme, 2022, 978-2-9514823-9-5</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effervescence spirituelle en chrétienté au temps de Luther (1483-1546)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMERP, pp.120-126, 2022, 978-2-9514823-9-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, SMERP, pp.120-126, 2022, 978-2-9514823-9-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psautier d’Arnaud de Salette, 1583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224-225, 2021, 9788490963708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres patentes sur la liberté de conscience, 1564</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.224-225, 2021, 9788490963708</w:t>
+              <w:t xml:space="preserve">, pp.210-211, 2021, 9788490963708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lettres patentes sur la liberté de conscience, 1564</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fors de Béarn, 1551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-171, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En guise de conclusion : La Navarre au coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.226-227, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieutenants généraux et vice-rois dans la France de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants-généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.325-337, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.13-15, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance ecclésiastique de Jeanne d’Albret, Pau, 1571</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau. 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.212-213, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psautier de Pey de Garros, 1565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.222-223, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.11-15, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes royaux concernant le collège d’Orthez dans le Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.218-219, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte d’aliénation des biens ecclésiastiques 25 déc. 1573</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PUPPA; Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-217, 2021, 9788490963708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première université de Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'université de Pau et des pays de l'Adour : un demi-siècle d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175, 2021, 978-2-35311-118-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.21-28, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le giron des rois de France. Les États féodaux des rois de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.57-61, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en l’absence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.437-459, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Navarre, protecteur de la principauté d’Orange, 1588</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chareyre; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les alter ego des souverains. Vice-rois et lieutenants-généraux en Europe et dans les Amériques XVe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.415-433, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandement d’Henri de Navarre attribuant une aide financière à cinq étudiants de l’académie d’Orthez, 1584</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.210-211, 2021, 9788490963708</w:t>
+              <w:t xml:space="preserve">, pp.220-221, 2021, 9788490963708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau : capitale des rois de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’université de Pau et des Pays de l'Adour : un demi-siècle d’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.72-73, 2021, 2-35311-118-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de rémission d’Henri de Navarre 1er avril 1583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pébay-Clottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.168-171, 2021, 9788490963708</w:t>
+              <w:t xml:space="preserve">, pp.186-187, 2021, 9788490963708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En guise de conclusion : La Navarre au coeur</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.226-227, 2021</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.200-225, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.325-337, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet AcroNavarre : une synergie entre catalogage d’actes et édition de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Poncet; Olivier Canteaut; Olivier Guyotjeannin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des corpus pour l’histoire à l’âge du numérique. Éditions électroniques d’actes royaux et princiers (Moyen Âge – première modernité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.129-132, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.13-15, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, abbé de Clairac, évêque d’Oloron, (1480-1555)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clair Morizet; Pierre Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clairac et la Réforme XVIe et XVIIe siècles, actes du colloque de Clairac du 2 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société académique d’Agen, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau. 27 novembre 2021-27 février 2022</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le synode et le magistrat dans la souveraineté protestante du Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Krumenacker; Noémie Recous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Protestant et l’Hétérodoxe. Entre Eglises et Etats (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.212-213, 2021, 9788490963708</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-245, 2020, coll. « Constitution de la Modernité »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.222-223, 2021</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie protestante en Béarn (1583-1662) « L’ornement de notre académie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Hoareau; Didier Poton de Xaintrailles; Louis-Gilles Pairault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libraires et imprimeurs protestants de la France atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-104, 2020, 978-2-7535-7986-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programas de reforma moral y religiosa : Consistorios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles H. Parker; Gretchen Starr-LeBeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fe y castigos. Inquisiciones y consistorios calvinistas en el mundo moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cátedra, pp.177-188, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Consistorial Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emancipating Calvin Culture and Confessional Identity in Francophone Reformed Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, Brill’s Series in Church History, pp.60-81, 2018, 978-90-04-36341-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éclosion de la ville. La capitale d’une principauté (vers 1464-1620)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pons</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bidot-Germa, Cécile Devos, Christine Julia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Ausonius, pp.129-157, 2017, Atlas historique des villes de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarn. Marguerite de Navarre, Gérard Roussel and Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">서진한 (Seo Jin Han). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">종교개혁,유럽의 역사를 바꾸다 (Europa Reformata. European Cities and Their Reformers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 대한기독교서회 (The Christian Literature Society of Korea), pp.75-87, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programs of moral and religious reform. Consistories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles H. Parker; Gretchen Starr-LeBeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judjing faith, Punishing sin, Inquisitions and consistories in the early modern world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.155-166, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie en Béarn à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre au temps de Luther. Catalogue de l’exposition présentées les 10 octobre-10 novembre 2017 à la Médiathèque André Labarrère, Usine des tramways, Pau, et les 22 novembre-30 décembre au musée Jeanne d’Albret, Orthez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Jeanne d’Albret, pp.37-58, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parker, Charles H. and Starr-LeBeau, Gretchen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judging Faith, Punishing Sin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-166, 2017, 978-1-316-49265-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316492659.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L’art de régner. Les souverains de Navarre à la Renaissance. Catalogue de l’exposition au Musée national du château de Pau, 27 novembre 2021-27 février 2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Staes, Benoït Cursente, Maurice Romieu, Jacques Pons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre noir de Salies (1517-1684)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSLA, pp.9-14, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temple et cimetière réformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bidot-Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bidot-Germa, Cécile Devos, Christine Julia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Ausonius, pp.136-139, 2017, Atlas historique des villes de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai toujours pensé tout de travers, Georges Despaux. Biographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jalabert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Despaux à Buchenwald. Des dessins pour l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Editions, pp.23-29, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarn. Marguerite de Navarre, Gérard Roussel and Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Welker; Michael Beintker; Albert de Lange. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa Reformata. European Cities and Their Reformers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.218-219, 2021, 9788490963708</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelische Verlagsanstalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-66, 2016, 978-3374041305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acte d’aliénation des biens ecclésiastiques 25 déc. 1573</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing the Churches and Reforming Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, pp.216-217, 2021, 9788490963708</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A. Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to the Huguenots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, Brill Academic Publishers, 2016, 978-90-04-31035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.175, 2021, 978-2-35311-118-3</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarn. Margarete von Navarra, Gérard Roussel und Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa Reformata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evangelische Verlagsanstalt, pp.55-64, 2016, 978-3-374-04119-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.437-459, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reforma en Bearne y en Baja-Navarra. Un Proyecto ejemplar para la Europa de su tiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religión y política. Controversias históricas y retos actuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pamiela, pp.133-153, 2015, 978-84-7681-878-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.415-433, 2021, Cultures Arts et Sociétés, 978-2-35311-114-5</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches croisées sur les inventaires des titres de famille des Foix-Béarn-Navarre (XVe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Adot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria de Lurdes Rosa; Randolph C. Head. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking the Archives in the Pre-Modern Europe : Family Archives and their Inventories from the 15th to 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estudos 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto de Estudos Medievais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-52, 2015, 978-989-98749-9-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, pp.220-221, 2021, 9788490963708</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, un réformateur français (1480-1555)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Dupont; Benjamin Findinier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistes chrétiens et protestants de Picardie au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société historique, archéologique et scientifique de Noyon, pp.25-35, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp.72-73, 2021, 2-35311-118-1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le chemin de la laïcité.. Les protestants et l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPB, pp.7-17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.21-28, 2021</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Montcalm : une famille huguenote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huguenots et protestants francophones au Québec. Fragments d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novalis Publishing, pp.97-113, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.57-61, 2021</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les correspondances entre les Pays du Refuge huguenot et le Béarn. 1699-1786</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation autour du for privé. Arts et correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses de l'Université de Pau et des Pays de l'Adour, pp.55-90, 2014, Cultures, Arts et Sociétés, 2-35311-055-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, pp.186-187, 2021, 9788490963708</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lettre de rémission d’Henri de Navarre de 1583</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-Pierre Babelon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Société d'Henri IV, pp.57-65, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Pau; Casa de Velázquez, pp.200-225, 2021</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’héritage de Pierre Viret en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Viret et la diffusion de la Réforme. actes du colloque international de Lausanne des 17-15 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Antipodes, pp.371-405, 2014, 978-2-88901-054-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.129-132, 2020</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édit de Nantes, tolérance du protestantisme ou restauration du catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huguenots et protestants francophones au Québec. Fragments d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novalis Publishing, pp.43-53, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société académique d’Agen, 2020</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pasteurs languedociens dans la tourmente des guerres de Rohan (1622-1629)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Predicazione, eserciti e violenza nell'Europa delle guerre di religione (1560-1715)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Claudiana, pp.183-212, 2014, Collana della Società di studi valdesi, 978-88-7016-998-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réceptions dans l’Église réformée de Nîmes au XVIIe siècle : entre incorporation civique et religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Croq; David Garrioch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religion vécue. Les laïcs dans l'Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.97-119, 2013, 9782753569232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.135507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-104, 2020, 978-2-7535-7986-6</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osse-en-Aspe. Un village pyrénéen et l'Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Augeron et D. Poton et B. Van Ruymbeke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Huguenots et l'Atlantique, tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, pp.313-316, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cátedra, pp.177-188, 2020</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coussirat au service du protestantisme canadien francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Augeron et D. Poton et B. Van Ruymbeke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Huguenots et l'Atlantique, t. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, pp.311-312, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 76, Brill’s Series in Church History, pp.60-81, 2018, 978-90-04-36341-0</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pyrénées et l'Atlantique. Les voies du Refuge pour les Béarnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Augeron et D. Poton et B. Van Ruymbeke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Huguenots et l'Atlantique, tome 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indes Savantes et Presses Universitaires de la Sorbonne, pp.378-379, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 51, Ausonius, pp.129-157, 2017, Atlas historique des villes de France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de la Réforme à Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réforme à Nîmes XVIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carré d'Art, pp.11-13, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.155-166, 2017</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France de l'édit de Nantes (1598-1685)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Saupin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolérance et intolérance de l'Édit de Nantes à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes/Éditions Apogée, pp.40-53, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 대한기독교서회 (The Christian Literature Society of Korea), pp.75-87, 2017</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places de sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'édit de Nantes, Catalogue de l'exposition sur l'édit de Nantes des châteaux de Nantes et de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.51-61, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée Jeanne d’Albret, pp.37-58, 2017</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Difficulties One Must Bear to Follow Jesus-Christ: Morality at Sixteenth Century, Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond A. Mentzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin and the Calvinists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sixteenth Century Essays &amp; Studies, pp.63-97, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, SSLA, pp.9-14, 2017</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultes grandes qu'il faut supporter pour suivre Jesus Christ&amp;quot; : L'institution d'une morale calviniste a Nîmes au xvième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond A. Mentzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin and the Calvinists : Moral control and the consistory in the Reformed tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. XXXII, Sixteenth Century Essays &amp; Studies, pp.63-97, 1994, Sixteenth Century Essays &amp; Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...1838 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158363v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00827930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10549,3059 +10549,3059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps à la cour de Navarre à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocturnes de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM UPPA- Musée national et domaine du château de Pau, Mar 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps à la cour de Navarre à la Renaissance. La fixation du début de l’année au 1er janvier à partir de 1572 et l’adoption du calendrier grégorien en 1583 pour la souveraineté de Béarn et le royaume de Navarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nocturnes de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITEM, Mar 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dénes Harai</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los reyes de Navarra y las guerras de religión : implicaciones feudales e identitarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas de estudio internacionales, “Navarra 1521-2021. Guerra, identidad y conflictividad en la Europa renacentista”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Cultura de Villava, Sep 2021, Atarrabia, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du censier d'Orthez de 1536 et de l’Opération Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ITEM UPPA- Musée national et domaine du château de Pau, Mar 2022, Pau, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique urbaine. Orthez du Moyen Âge à la Renaissance. Opération CORTES (Chantier d’histoire 2020). Séminaire transversal Hommes territoires environnement. UPPA-MASTER HCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Lamazou-Duplan; Philippe Chareyre, Jun 2021, Orthez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Cultura de Villava, Sep 2021, Atarrabia, España</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;fermesse&amp;quot;. Symbole de Jeanne d’Albret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude AcroNavarre Signes, seings et sceaux, Identification et authentification au Moyen âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM UPPA, Feb 2020, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour du censier d'Orthez de 1536 et de l’Opération Cortes</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes d’identification de Jeanne d’Albret, reine de Navarre (1555-1572)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Signes, seings, sceaux. Identification et authentification au Moyen Age et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA, ITEM-AcroNavare-M HCP, Feb 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viret ; son ministère en France et en Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculté Jean Calvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1569 La guerre de religion du Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - CHAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Navarrenx, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie à Orthez au XVI et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imprimeurs et libraires protestants de la France atlantique à l’époque moderne (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle lecture du Linguae Vasconum Primitiae de B. Etxepare (Morpain, Bordeaux 1545)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Lamazou-Duplan; Philippe Chareyre, Jun 2021, Orthez, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Arcotcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Centre d’éducation au patrimoine Ospitalea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Irissarry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ITEM UPPA, Feb 2020, Pau, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entrées de François Ier et de Charles IX à Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Montrer le pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UPPA, ITEM-AcroNavare-M HCP, Feb 2020, Pau, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la notion de lieutenant général dans les traités politiques du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vice-rois et lieutenants généraux en Navarre, Espagne et France à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de religion en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Partage et culture en vallée d’Aspe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Accous, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Navarrenx, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil et conseillers ecclésiastiques en Béarn (1560-1593)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Conseils des États « médians » dans l’Europe de la Renaissance. Pratiques administratives et pensée politique à la Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pampelune, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolérance et coexistence ont-elles leur place dans les musées protestants. Henri IV, Richelieu et la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des musées protestants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Force, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imprimerie en Béarn et la Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthez cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orthez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réforme en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pau cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réforme en Béarn au temps de Luther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthez cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orthez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre en Béarn au temps de Luther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pau cité européenne de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir dans l’église : la réorganisation du temple Osse en Aspe au 19è siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude interdisciplinaire Pratiques, expressions et architectures religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois princesses au service de la Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Oloron Sainte Marie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, un réformateur français (1480-1555)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, Noyon, théâtre du Chevalet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Noyon, France. pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Foix-Béarn-Navarre et leurs archives : inventaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Irissarry, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nobles Houses and their Archives in a comparative perspective, Portugal-Spain-France, 14th-19th centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Advanced Studies, Nov 2015, Princeton, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Mairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Salies-de-Béarn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Accous, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur caché, pasteur dévoilé. Le rituel des assemblées du Désert en Béarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2014, Nîmes, France. pp.79-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Foix-Béarn-Navarre et leurs archives: inventaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lamazou-Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noble Houses and their Archives in a Comparative Perspective. Portugal, Spain, France (14th – 19th century)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton, Institute of Advanced Study (IAS), Nov 2015, Princeton, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pampelune, Espagne</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les correspondances entre le Béarn et les pays du Refuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - Musée Jeanne d’Albret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Orthez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orthez, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fleur de tous les anciens&amp;quot; ou le ministère des diacres à Nîmes XVIe-XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La fleur de tous les anciens" ou le ministère des diacres à Nîmes XVIe-XVIIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, La Rochelle, France. pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Force, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire du Béarn et de la Navarre de Nicolas de Bordenave : une autre écriture de l'histoire huguenote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire du Béarn et de la Navarre de Nicolas de Bordenave : une autre écriture de l'histoire huguenote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Ascona, Suisse. pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pau, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réceptions dans l'Église réformée de Nîmes au XVIIe siècle : entre incorporation civique et religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réceptions dans l'Église réformée de Nîmes au XVIIe siècle : entre incorporation civique et religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Prato, Italie. pp.97-119 &amp; 253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orthez, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dames protestantes de la miséricorde et la naissance d'un diaconat féminin à Nîmes au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dames protestantes de la miséricorde et la naissance d'un diaconat féminin à Nîmes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mulhouse, France. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pau, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impacte de la Reforma calvinista en les nationalitats periferiques de l'Europa del segle XVI. El cas del Bearn i la Baixa Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'impacte de la Reforma calvinista en les nationalitats periferiques de l'Europa del segle XVI. El cas del Bearn i la Baixa Navarra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Valencia, Spain. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pau, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestantisme et structuration de l'espace urbain : Nîmes 1561-1685</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protestantisme et structuration de l'espace urbain : Nîmes 1561-1685</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montauban, France. pp.111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Oloron Sainte Marie, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudit est celui qui fait l'œuvre du Seigneur laschement&amp;quot;. Les pasteurs face à la censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'interdit: the vocabulary of censure and exclusion in the early modern Reformed tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Leiden, Région indéterminée. pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Noyon, France. pp.25-35</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roussel, un grand pré-réformateur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Roussel, un grand pré-réformateur français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Noyon, France. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Advanced Studies, Nov 2015, Princeton, États-Unis</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'installation de la discipline calviniste d'après le premier registre du consistoire de Nîmes 1561-1563</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'installation de la discipline calviniste d'après le premier registre du consistoire de Nîmes 1561-1563</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. pp.129-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Salies-de-Béarn, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les synodes de Béarn-Navarre au temps de la souveraineté 1563-1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les synodes de Béarn-Navarre au temps de la souveraineté 1563-1620</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Bilbao, Espagne. pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2014, Nîmes, France. pp.79-95</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mouton et Dominique Deyron, anciens jacobins, acteurs de la réforme nîmoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Mouton et Dominique Deyron, anciens jacobins, acteurs de la réforme nîmoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, PARIS, France. pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Princeton, Institute of Advanced Study (IAS), Nov 2015, Princeton, États-Unis</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers feux de l'académie de Nîmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les derniers feux de l'académie de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Nîmes, France. pp.257-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Orthez, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers miracles de Viret mourant et vivant&amp;quot;. Pierre Viret et la réformation du Béarn 1567-1571</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Viret et la réformation du Béarn 1567-1571</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Genève, Suisse. pp.843-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, La Rochelle, France. pp.30-45</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblées politiques à Nîmes et l'idée républicaine (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les assemblées politiques à Nîmes et l'idée républicaine (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Montpellier, France. pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Ascona, Suisse. pp.145-169</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00847600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La harangue et le canon. Les entrées à Nîmes au temps des guerres de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entrées à Nîmes au temps des guerres de religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Pau, France. pp.111-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Prato, Italie. pp.97-119 &amp; 253-261</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frégates et le sel. Les protestants du Midi et la Méditerranée 1560-1630&amp;quot;, Coligny, les Protestants et la mer, Presses de l'Université de Paris-Sorbonne, 1997, p. 203-219. (Actes du colloque organisé à Rochefort et La Rochelle les 3 et 4 octobre 1996, recueillis par Martine Acerra et Guy Martinière.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frégates et le sel. Les protestants du Midi et la Méditerranée 1560-1630</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, La Rochelle, France. pp.203-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00847599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00830847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistoire et catéchèse : L'exemple de Nîmes XVI-XVIIèmes siècles</w:t>
               </w:r>
@@ -14272,51 +14272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8632765"/>
+    <w:nsid w:val="540C7FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14503,51 +14503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8641-3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acronavarre.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepb.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museejeannedalbret.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssla-pau-bearn.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippe.chareyre@univ-pau.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Daussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Adot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadier Rey Gabrielle Cadier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chareyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borel-Rodes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cadier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rocher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelchat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Mentzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moreil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darrigrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Salette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bidouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lart-de-regner-el-arte-de-reinar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;bay-Clottes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mironneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-uppa-un-demi-siecle-d-histoire.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-protestant-et-l-heterodoxe-entre-eglises-et-etats-xvie-xviiie-siecles-le-synode-et-le-magistrat-dans-la-souverainete-protestante-du-bearn-au-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Parker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/what-we-publish/books" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316492659.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eva-leipzig.de/de/europa-reformata-english-edition-e-book-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iem.fcsh.unl.pt/ebooks/estudos13/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135507" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delpech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280594v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.7825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173798v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Arcotcha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015470v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173868v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173936v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177696v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827168v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830847v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pebay-Clottes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8641-3436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acronavarre.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepb.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museejeannedalbret.com/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssla-pau-bearn.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippe.chareyre@univ-pau.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Daussy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Adot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadier Rey Gabrielle Cadier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chareyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tucoo-Chala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lanusse-Cazal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borel-Rodes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Cadier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rocher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelchat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Mentzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moreil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darrigrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Salette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bidot-Germa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lamazou-Duplan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bidouze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/lart-de-regner-el-arte-de-reinar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;bay-Clottes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mironneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-uppa-un-demi-siecle-d-histoire.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-protestant-et-l-heterodoxe-entre-eglises-et-etats-xvie-xviiie-siecles-le-synode-et-le-magistrat-dans-la-souverainete-protestante-du-bearn-au-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Parker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/what-we-publish/books" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316492659.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eva-leipzig.de/de/europa-reformata-english-edition-e-book-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iem.fcsh.unl.pt/ebooks/estudos13/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.135507" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827937v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Delpech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2022.9116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280594v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.7825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.214.0381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173827v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173798v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Arcotcha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015434v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173936v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177696v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173957v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827168v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pebay-Clottes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03147983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173956v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>