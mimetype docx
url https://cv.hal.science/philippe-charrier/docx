--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1081,256 +1081,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03288475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien « Crise sanitaire mondiale et transformations des pratiques funéraires en Europe »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies used by emergency care professionals to handle interpersonal difficulties with patients: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaroche-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Direito.UnB </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.e042362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-042362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999429v1</w:t>
+                <w:t xml:space="preserve">halshs-03182544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies used by emergency care professionals to handle interpersonal difficulties with patients: a qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien « Crise sanitaire mondiale et transformations des pratiques funéraires en Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Direito.UnB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 05 (n° 2), p. 212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-042362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03182544v1</w:t>
+                <w:t xml:space="preserve">hal-04999429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From one body to another : The handling of the deceased during the COVID-19 pandemic, a case study in France and Switzerland</w:t>
               </w:r>
@@ -1691,252 +1691,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prénomination des enfants sans vie sur les registres de l’état civil français. Vers une réduction de leur liminarité ?</w:t>
+                <w:t xml:space="preserve">Un médiateur dans un service d’urgences hospitalières : quelles missions selon les personnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaroche-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.137.0217⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.196.0797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290878v1</w:t>
+                <w:t xml:space="preserve">halshs-03182537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un médiateur dans un service d’urgences hospitalières : quelles missions selon les personnels ?</w:t>
+                <w:t xml:space="preserve">La prénomination des enfants sans vie sur les registres de l’état civil français. Vers une réduction de leur liminarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (6), pp.797. </w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137 (1), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.196.0797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/adh.137.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03182537v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephemeral materiality: a place for lifeless infants in cemeteries</w:t>
               </w:r>
@@ -2919,165 +2919,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00662705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du travail chez les cheminots des ateliers de Chambéry : les figures de l'artisan-compagnon, de l'ouvrier et de l'opérateur.</w:t>
+                <w:t xml:space="preserve">La représentation du travail des cheminots des ateliers de Chambéry : l'artisan-compagnon, l'ouvrier et l'opérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 28-29, pp.169-189</w:t>
+              <w:t xml:space="preserve">, 2003, 28/29, pp.169-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00958851v1</w:t>
+                <w:t xml:space="preserve">halshs-00663127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du travail des cheminots des ateliers de Chambéry : l'artisan-compagnon, l'ouvrier et l'opérateur</w:t>
+                <w:t xml:space="preserve">Les représentations du travail chez les cheminots des ateliers de Chambéry : les figures de l'artisan-compagnon, de l'ouvrier et de l'opérateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 28/29, pp.169-189</w:t>
+              <w:t xml:space="preserve">, 2003, 28-29, pp.169-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00663127v1</w:t>
+                <w:t xml:space="preserve">halshs-00958851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire collective et image photographique au cœur d'une profession</w:t>
               </w:r>
@@ -3948,260 +3948,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des initiatives locales et perspectives en médiation judiciaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿Mediacion en conflictos de consumo? desafiando el modelo teórico de mediación.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil de Juridiction " Médiation et conciliation en matière civile" - TGI de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TGI de Lyon, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">El futuro de la resolución de conflictos con consumidores : Les ORDS en los servicios financieros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01671333v1</w:t>
+                <w:t xml:space="preserve">halshs-01671313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Barral Vinals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation de la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Mediacion en conflictos de consumo? desafiando el modelo teórico de mediación.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des lieux des initiatives locales et perspectives en médiation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El futuro de la resolución de conflictos con consumidores : Les ORDS en los servicios financieros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelona, España</w:t>
+              <w:t xml:space="preserve">Conseil de Juridiction " Médiation et conciliation en matière civile" - TGI de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TGI de Lyon, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671313v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences de médiation judiciaire : le cadre de la réflexion</w:t>
               </w:r>
@@ -4565,178 +4565,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajet des corps et prise en charge des restes après la réforme de 2008. Une grande diversité sur le territoire</w:t>
+                <w:t xml:space="preserve">The professional changes as support of the male presence in midwifery profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fœtus &amp; mort-nés, gestions des corps, enregistrement et vécu familial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée des Confluence - Lyon, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th SASE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London School of Economic, Jul 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01302976v1</w:t>
+                <w:t xml:space="preserve">halshs-01302962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional changes as support of the male presence in midwifery profession</w:t>
+                <w:t xml:space="preserve">Trajet des corps et prise en charge des restes après la réforme de 2008. Une grande diversité sur le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th SASE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, London School of Economic, Jul 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fœtus &amp; mort-nés, gestions des corps, enregistrement et vécu familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des Confluence - Lyon, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01302962v1</w:t>
+                <w:t xml:space="preserve">halshs-01302976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de recueillement : une grande diversité sur le territoire</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00662704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6143,247 +6143,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaborer une réponse funéraire en contexte de confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français, p. 253-279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage Pranchere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémie 2020. Éthique, société, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cerf, pp.525-534, 2020, 9782204141901</w:t>
+              <w:t xml:space="preserve">Aurore Schmitt, Elisabeth Anstett (dir.), Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours, Paris, Petra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02982295v1</w:t>
+                <w:t xml:space="preserve">halshs-03095349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français, p. 253-279</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaborer une réponse funéraire en contexte de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Julier-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurore Schmitt, Elisabeth Anstett (dir.), Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours, Paris, Petra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Pandémie 2020. Éthique, société, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.525-534, 2020, 9782204141901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03095349v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02982295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français</w:t>
               </w:r>
@@ -6494,51 +6494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation dans la construction des compétences du médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6602,51 +6602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la prescription de la médiation judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Médiation. Expériences, évaluations et perspectives. Actes du colloque du 5 juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission de Recherche Droit et Justice, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7177,549 +7177,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisation au masculin dans un milieu professionnel féminin : l'exemple des hommes sages-femmes</w:t>
+                <w:t xml:space="preserve">Des hommes dans une profession &amp;quot;traditionnellement&amp;quot; féminine : choix professionnels et dénomination chez les hommes sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonne Guichard-Claudic, Danièle Kergoat, Alain Vilbrod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et socialisation de l'enfance à l'âge adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERES, pp.177-189, 2010</w:t>
+              <w:t xml:space="preserve">L'inversion du genre. Quand les métiers su conjuguent au féminin.. et réciproquement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-242, 2008, Des sociétés, 978-2-7535-0589-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00662695v1</w:t>
+                <w:t xml:space="preserve">halshs-00958825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des hommes dans une profession &amp;quot;traditionnellement&amp;quot; féminine : choix professionnels et dénomination chez les hommes sages-femmes</w:t>
+                <w:t xml:space="preserve">Des hommes dans une profession &amp;quot;traditionnellement&amp;quot; féminine : choix professionnel et dénomination chez les hommes sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'inversion du genre. Quand les métiers su conjuguent au féminin.. et réciproquement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-242, 2008, Des sociétés, 978-2-7535-0589-6</w:t>
+              <w:t xml:space="preserve">L'inversion du genre. Quand les métiers masculins se conjuguent au féminin.. et réciproquement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2008, Des sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00958825v1</w:t>
+                <w:t xml:space="preserve">halshs-00662702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des hommes dans une profession &amp;quot;traditionnellement&amp;quot; féminine : choix professionnel et dénomination chez les hommes sages-femmes</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imaginaire du corps et objets techniques : le cas des agents SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Fintz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imaginaires du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.227-250, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958842v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-03516533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sages-femmes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7729,51 +7510,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts en règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7782,553 +7563,553 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04825961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages des outils numériques dans les communautés scientifiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer une question incertaine : Le cas des enfants sans vie. PERISENS – Périnatal, Statuts, Enregistrement, Statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CMW (UMR 5283), CNRS, Mission de recherche Droit et Justice, Fondation des SFVP sous l’égide de la fondation de France, 308 p. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prescription de la médiation judiciaire. Analyse socio-juridique des dispositifs de médiation dans trois Cours d'appel : de la prescription à l'accord de médiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Droit, Contrat, Territoires; Centre Max Weber - CNRS, Université Lumière Lyon 2; TGIR Huma-Num (UMS 3598); Laboratoire d'Anthropologie Juridique de Paris; Mission de Recherche "Droit &amp; Justice". 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRESCRIPTION DE LA MEDIATION JUDICIAIRE ANALYSE SOCIO-JURIDIQUE DES DISPOSITIFS DE MEDIATION DANS TROIS COURS D'APPEL : DE LA PRESCRIPTION A L'ACCORD DE MEDIATION Recherche réalisée avec le soutien de la Mission de recherche Droit et Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonafé-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01693773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d’existence des enfants sans vie. Traitement des corps des fœtus et mort-nés et espaces de recueillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8341,257 +8122,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CMW - Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France. 2015, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une profession en mutation : les avocats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Barreaux Rhône-Alpes. 2012, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sages-femmes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation comparée des effets des processus judiciaires et de médiation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8600,191 +8381,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonafé-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féminisation des métiers techniques à la SNCF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets du processus de médiation familiale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8793,407 +8574,407 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00681893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque avalanche : de la règle administrative aux représentations des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Courtot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9261,51 +9042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="997AEA74"/>
+    <w:nsid w:val="2046E00A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9492,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0285-5216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172809088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pillonel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Berthod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2025.2535455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pagnamenta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2024.a936100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.159.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthod Marc Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.101.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083217ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaroche-Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.7.2.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.194.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0797" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2019.1585785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.097.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0302.103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2011.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonaf&#233;-Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Barral Vinals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonafe-Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-recherche-justice.fr/wp-content/uploads/2019/01/Actes-du-colloque-me%CC%81diation-HD.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ait Tkassit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delsart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corvaisier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Courtot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0285-5216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172809088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pillonel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Berthod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2025.2535455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pagnamenta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2024.a936100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.159.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthod Marc Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.101.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083217ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaroche-Gaudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.7.2.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.194.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0797" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2019.1585785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.097.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0302.103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2011.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonaf&#233;-Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Barral Vinals" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonafe-Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-recherche-justice.fr/wp-content/uploads/2019/01/Actes-du-colloque-me%CC%81diation-HD.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delsart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corvaisier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Courtot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>