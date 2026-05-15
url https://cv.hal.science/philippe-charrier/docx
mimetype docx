--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1691,252 +1691,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un médiateur dans un service d’urgences hospitalières : quelles missions selon les personnels ?</w:t>
+                <w:t xml:space="preserve">La prénomination des enfants sans vie sur les registres de l’état civil français. Vers une réduction de leur liminarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.196.0797⟩</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137 (1), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.137.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03182537v1</w:t>
+                <w:t xml:space="preserve">halshs-02290878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prénomination des enfants sans vie sur les registres de l’état civil français. Vers une réduction de leur liminarité ?</w:t>
+                <w:t xml:space="preserve">Un médiateur dans un service d’urgences hospitalières : quelles missions selon les personnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buchet-Poyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaroche-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 137 (1), pp.217. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.137.0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.196.0797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02290878v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03182537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephemeral materiality: a place for lifeless infants in cemeteries</w:t>
               </w:r>
@@ -3948,260 +3948,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01730798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Mediacion en conflictos de consumo? desafiando el modelo teórico de mediación.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des lieux des initiatives locales et perspectives en médiation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El futuro de la resolución de conflictos con consumidores : Les ORDS en los servicios financieros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelona, España</w:t>
+              <w:t xml:space="preserve">Conseil de Juridiction " Médiation et conciliation en matière civile" - TGI de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TGI de Lyon, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01671313v1</w:t>
+                <w:t xml:space="preserve">halshs-01671333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Barral Vinals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médiation de la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des initiatives locales et perspectives en médiation judiciaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿Mediacion en conflictos de consumo? desafiando el modelo teórico de mediación.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil de Juridiction " Médiation et conciliation en matière civile" - TGI de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TGI de Lyon, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">El futuro de la resolución de conflictos con consumidores : Les ORDS en los servicios financieros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671333v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences de médiation judiciaire : le cadre de la réflexion</w:t>
               </w:r>
@@ -4565,178 +4565,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional changes as support of the male presence in midwifery profession</w:t>
+                <w:t xml:space="preserve">Trajet des corps et prise en charge des restes après la réforme de 2008. Une grande diversité sur le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th SASE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, London School of Economic, Jul 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fœtus &amp; mort-nés, gestions des corps, enregistrement et vécu familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des Confluence - Lyon, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01302962v1</w:t>
+                <w:t xml:space="preserve">halshs-01302976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajet des corps et prise en charge des restes après la réforme de 2008. Une grande diversité sur le territoire</w:t>
+                <w:t xml:space="preserve">The professional changes as support of the male presence in midwifery profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fœtus &amp; mort-nés, gestions des corps, enregistrement et vécu familial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée des Confluence - Lyon, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th SASE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London School of Economic, Jul 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01302976v1</w:t>
+                <w:t xml:space="preserve">halshs-01302962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de recueillement : une grande diversité sur le territoire</w:t>
               </w:r>
@@ -6143,247 +6143,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français, p. 253-279</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaborer une réponse funéraire en contexte de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Julier-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurore Schmitt, Elisabeth Anstett (dir.), Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours, Paris, Petra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Pandémie 2020. Éthique, société, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.525-534, 2020, 9782204141901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03095349v1</w:t>
+                <w:t xml:space="preserve">halshs-02982295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaborer une réponse funéraire en contexte de confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français, p. 253-279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sage Pranchere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémie 2020. Éthique, société, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cerf, pp.525-534, 2020, 9782204141901</w:t>
+              <w:t xml:space="preserve">Aurore Schmitt, Elisabeth Anstett (dir.), Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours, Paris, Petra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02982295v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humaniser les fœtus en les extrayant des déchets. Entre longue durée et reconfiguration des pratiques : le cas français</w:t>
               </w:r>
@@ -6494,51 +6494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation dans la construction des compétences du médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6602,51 +6602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la prescription de la médiation judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Médiation. Expériences, évaluations et perspectives. Actes du colloque du 5 juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission de Recherche Droit et Justice, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7863,237 +7863,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prescription de la médiation judiciaire. Analyse socio-juridique des dispositifs de médiation dans trois Cours d'appel : de la prescription à l'accord de médiation.</w:t>
+                <w:t xml:space="preserve">LA PRESCRIPTION DE LA MEDIATION JUDICIAIRE ANALYSE SOCIO-JURIDIQUE DES DISPOSITIFS DE MEDIATION DANS TROIS COURS D'APPEL : DE LA PRESCRIPTION A L'ACCORD DE MEDIATION Recherche réalisée avec le soutien de la Mission de recherche Droit et Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonafé-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Droit, Contrat, Territoires; Centre Max Weber - CNRS, Université Lumière Lyon 2; TGIR Huma-Num (UMS 3598); Laboratoire d'Anthropologie Juridique de Paris; Mission de Recherche "Droit &amp; Justice". 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01671389v1</w:t>
+                <w:t xml:space="preserve">halshs-01693773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PRESCRIPTION DE LA MEDIATION JUDICIAIRE ANALYSE SOCIO-JURIDIQUE DES DISPOSITIFS DE MEDIATION DANS TROIS COURS D'APPEL : DE LA PRESCRIPTION A L'ACCORD DE MEDIATION Recherche réalisée avec le soutien de la Mission de recherche Droit et Justice</w:t>
+                <w:t xml:space="preserve">La prescription de la médiation judiciaire. Analyse socio-juridique des dispositifs de médiation dans trois Cours d'appel : de la prescription à l'accord de médiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonafé-Schmitt</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Droit, Contrat, Territoires; Centre Max Weber - CNRS, Université Lumière Lyon 2; TGIR Huma-Num (UMS 3598); Laboratoire d'Anthropologie Juridique de Paris; Mission de Recherche "Droit &amp; Justice". 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693773v1</w:t>
+                <w:t xml:space="preserve">halshs-01671389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d’existence des enfants sans vie. Traitement des corps des fœtus et mort-nés et espaces de recueillement</w:t>
               </w:r>
@@ -9042,51 +9042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2046E00A"/>
+    <w:nsid w:val="6DF3A0C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9273,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0285-5216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172809088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pillonel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Berthod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2025.2535455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pagnamenta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2024.a936100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.159.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthod Marc Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.101.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083217ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaroche-Gaudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.7.2.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.194.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0797" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2019.1585785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.097.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0302.103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2011.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonaf&#233;-Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Barral Vinals" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonafe-Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-recherche-justice.fr/wp-content/uploads/2019/01/Actes-du-colloque-me%CC%81diation-HD.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671389v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delsart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corvaisier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Courtot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0285-5216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172809088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pillonel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Berthod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2025.2535455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pagnamenta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2024.a936100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.159.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthod Marc Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.101.0069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083217ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288475v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaroche-Gaudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.7.2.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2020-0096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.194.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.137.0217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0797" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2019.1585785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.097.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.012.0071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/CSM.0302.103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2011.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonaf&#233;-Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallezot Gabriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranchere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Barral Vinals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonafe-Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-recherche-justice.fr/wp-content/uploads/2019/01/Actes-du-colloque-me%CC%81diation-HD.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03545512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delsart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corvaisier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Courtot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>