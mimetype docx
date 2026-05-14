--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -629,312 +629,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Trust Model for Semantic Peer to Peer Systems</w:t>
+                <w:t xml:space="preserve">WebContent: Efficient P2P Warehousing of Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gia Hien Nguyen</w:t>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Ghitescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Data Management in Peer-to-peer systems (DAMAP'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Very Large Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641999v1</w:t>
+                <w:t xml:space="preserve">hal-00324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebContent: Efficient P2P Warehousing of Web Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probabilistic Trust Model for Semantic Peer to Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Allard</w:t>
+                <w:t xml:space="preserve">Gia Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gardarin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Very Large Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Data Management in Peer-to-peer systems (DAMAP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Doucet, Stéphane Gançarski, Esther Pacitti, Mar 2008, Nantes, France. pp.59-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1379350.1379359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324575v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with Inconsistencies in Propositional Peer-to-Peer Inference Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -998,51 +998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1423,77 +1423,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic trust model for semantic peer-to-peer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the European Conference on Artificial Intelligence (ECAI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2004,51 +2004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ch&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13050262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Amorim Fonseca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01571-2_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379359" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/783-representation-des-connaissances-et-formalisation-des-raisonnements-volume-1serie-panorama-de-l-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ch&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13050262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Amorim Fonseca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01571-2_13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Ghitescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379359" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/783-representation-des-connaissances-et-formalisation-des-raisonnements-volume-1serie-panorama-de-l-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>