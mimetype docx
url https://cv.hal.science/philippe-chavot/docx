--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -1142,51 +1142,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les mots de l’écologie, 119, pp.51-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.24318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
@@ -2079,382 +2079,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)penser les sciences et les techniques en Europe</w:t>
+                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 17, pp.7 - 18. </w:t>
+              <w:t xml:space="preserve">, 2012, 17, pp.81 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595759v1</w:t>
+                <w:t xml:space="preserve">hal-01595761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
+                <w:t xml:space="preserve">(Re)penser les sciences et les techniques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 17, pp.81 - 106. </w:t>
+              <w:t xml:space="preserve">, 2012, 17, pp.7 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595761v1</w:t>
+                <w:t xml:space="preserve">hal-01595759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking (afresh) about Science and Technology in Europe</w:t>
+                <w:t xml:space="preserve">L’histoire de la Culture scientifique et technique (CST) en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutations. Mémoires et perspectives du bassin minier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Journées Hubert Curien 2010 - Face aux ruptures économiques et écologiques, quel rôle pour la culture scientifique et technique ?, 3, pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595760v1</w:t>
+                <w:t xml:space="preserve">hal-01249088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la Culture scientifique et technique (CST) en Europe</w:t>
+                <w:t xml:space="preserve">Thinking (afresh) about Science and Technology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations. Mémoires et perspectives du bassin minier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249088v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de greffes – Un récit télévisuel sans alternatives ?</w:t>
               </w:r>
@@ -2607,200 +2607,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public engagement and scientific Citizenship: Aims and Apparatus</w:t>
+                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17, pp.81-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 17, pp.81-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563685v1</w:t>
+                <w:t xml:space="preserve">hal-01250674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
+                <w:t xml:space="preserve">Public engagement and scientific Citizenship: Aims and Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17, pp.81-106</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 17, pp.81-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250674v1</w:t>
+                <w:t xml:space="preserve">hal-04563685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir une technologie, préférer un mode de vie ? Mises en sens des transplantations d’organes</w:t>
               </w:r>
@@ -3344,260 +3344,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Engagement, Changes in the Governance and the Requalification of High-Energy Geothermal Projects in France</w:t>
+                <w:t xml:space="preserve">Les politiques publiques de la communication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Adele Manzella; Agnes Allansdottir; Anna Pellizzone. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mikaël Chambru; Muriel Lefebvre; Elsa Poupardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy and Society. Theory, Methods and Applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.29-52, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216964v1</w:t>
+                <w:t xml:space="preserve">hal-05410420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques de la communication scientifique</w:t>
+                <w:t xml:space="preserve">Public Engagement, Changes in the Governance and the Requalification of High-Energy Geothermal Projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adele Manzella; Agnes Allansdottir; Anna Pellizzone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geothermal Energy and Society. Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-194, 2025, Lecture Notes in Energy, 978-3-031-81920-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81920-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410420v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations politiques en matière de transition énergétique : la géothermie profonde vue par les citoyens riverains</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nimby » et fier de l'être : identité, étiquette et visions du territoire</w:t>
+                <w:t xml:space="preserve">Nimby&amp;quot; et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
@@ -4145,113 +4145,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heimlich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.53-68, 2018, Questions de Communicaito / Série actes</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05275630v1</w:t>
+                <w:t xml:space="preserve">hal-02465079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimby&amp;quot; et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">« Nimby » et fier de l'être : identité, étiquette et visions du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
@@ -4274,81 +4266,89 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heimlich</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.53-68, 2018, Questions de Communicaito / Série actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465079v1</w:t>
+                <w:t xml:space="preserve">hal-05275630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en culture les publics des sciences ?</w:t>
               </w:r>
@@ -4672,199 +4672,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)positionner la science dans l’espace public : Le cas de la crise de la vache folle</w:t>
+                <w:t xml:space="preserve">Lorsque la distance crée l'enchantement ? Controverses publiques et renforcement de l'autorité épistémologique de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Ph. HERT and M. PAUL-CAVALIER. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Triby, Eric Heilmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sciences, des frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions modulaires européennes, pp.127-152, 2007</w:t>
+              <w:t xml:space="preserve">À distance. Apprendre, travailler, communiquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.61-74, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251603v1</w:t>
+                <w:t xml:space="preserve">hal-01251600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque la distance crée l'enchantement ? Controverses publiques et renforcement de l'autorité épistémologique de la science</w:t>
+                <w:t xml:space="preserve">(Re)positionner la science dans l’espace public : Le cas de la crise de la vache folle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Triby, Eric Heilmann. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Felt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. HERT and M. PAUL-CAVALIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À distance. Apprendre, travailler, communiquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.61-74, 2007</w:t>
+              <w:t xml:space="preserve">Des sciences, des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions modulaires européennes, pp.127-152, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251600v1</w:t>
+                <w:t xml:space="preserve">hal-01251603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un artefact participatif : le focus group, potentialités et limites</w:t>
               </w:r>
@@ -5555,125 +5555,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to citizen seismology: the PrESENCE and SismoCité research programmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’information comme enjeu ? Controverses autour de la géothermie profonde en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University; European Energy Research Alliance, Nov 2023, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406056v1</w:t>
+                <w:t xml:space="preserve">hal-04912592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implicite de “l’acceptabilité” : Mise en récit de l’acceptabilité sociale autour de la géothermie profonde en Alsace : enjeux et stratégies discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5715,195 +5702,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L’acceptabilité sociale : enjeu de gouvernance, enjeu de société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche en droit, économie et gestion (GREDEG); Université Côte d'Azur, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information comme enjeu ? Controverses autour de la géothermie profonde en Alsace</w:t>
+                <w:t xml:space="preserve">Sciences participatives et surveillance sismique des projets industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
+              <w:t xml:space="preserve">8e Congrès trinational climat-énergie de la Conférence du Rhin Supérieur Géothermie profonde: L’acceptabilité comme facteur de réussite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trion climate, Jun 2023, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912592v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives et surveillance sismique des projets industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the road to citizen seismology: the PrESENCE and SismoCité research programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès trinational climat-énergie de la Conférence du Rhin Supérieur Géothermie profonde: L’acceptabilité comme facteur de réussite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trion climate, Jun 2023, Landau in der Pfalz, Germany</w:t>
+              <w:t xml:space="preserve">European Geothermal Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University; European Energy Research Alliance, Nov 2023, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912671v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to govern deep geothermal projects? Political, environmental, and scientific issues involved in the debates related to the Strasbourg earthquakes (2019-2021)</w:t>
               </w:r>
@@ -6220,346 +6220,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'énergie localement ? Retours d’expériences du groupe de sciences sociales du Labex G-Eau-Thermie profonde, Strasbourg.</w:t>
+                <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GEFISS, BRGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289578v1</w:t>
+                <w:t xml:space="preserve">hal-02157107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French press coverage of geothermal energy, 2002-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157107v1</w:t>
+                <w:t xml:space="preserve">hal-03126365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French press coverage of geothermal energy, 2002-2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception publique des projets de géothermie profonde. Résultats d’une enquête menée en Alsace du nord et au sein de l’Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaires du Secrétariat permanent pour la prévention des pollutions industrielles (SPPPI) Strasbourg-Kehl, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secrétariat Permanent pour la Prévention des Pollutions Industrielles (SPPPI) Strasbourg-Kehl, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126365v1</w:t>
+                <w:t xml:space="preserve">hal-03126402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
@@ -6664,483 +6720,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception publique des projets de géothermie profonde. Résultats d’une enquête menée en Alsace du nord et au sein de l’Eurométropole de Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SeismoCitizen: A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Secrétariat permanent pour la prévention des pollutions industrielles (SPPPI) Strasbourg-Kehl, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Secrétariat Permanent pour la Prévention des Pollutions Industrielles (SPPPI) Strasbourg-Kehl, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126402v1</w:t>
+                <w:t xml:space="preserve">hal-03126391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeismoCitizen: A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Think globally, act locally: rootless versus rooted geothermal projects in Alsace. Workshop EnergiCorpus (ANR/DFG Program). &amp;quot;Transition stakes and scales. Dissenting arguments and conflicting prospects in French and German energy debates and practices&amp;quot;. 25-26th October 2019. Augsburg University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop EnergiCorpus (ANR/DFG Program). "Transition stakes and scales. Dissenting arguments and conflicting prospects in French and German energy debates and practices". 25-26th October 2019. Augsburg University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126391v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think globally, act locally: rootless versus rooted geothermal projects in Alsace. Workshop EnergiCorpus (ANR/DFG Program). &amp;quot;Transition stakes and scales. Dissenting arguments and conflicting prospects in French and German energy debates and practices&amp;quot;. 25-26th October 2019. Augsburg University</w:t>
+                <w:t xml:space="preserve">Penser l'énergie localement ? Retours d’expériences du groupe de sciences sociales du Labex G-Eau-Thermie profonde, Strasbourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop EnergiCorpus (ANR/DFG Program). "Transition stakes and scales. Dissenting arguments and conflicting prospects in French and German energy debates and practices". 25-26th October 2019. Augsburg University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Augsburg, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GEFISS, BRGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015614v1</w:t>
+                <w:t xml:space="preserve">hal-02289578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'appropriation de la transition énergétique par le récit territorial municipal : le cas de la géothermie profonde dans la métropole de Strasbourg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The context of contestation: how cultural, political and informational factors affect the reception of geothermal projects? Lessons learnt from French, Swiss and Dutch site case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ejderyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barend van Engelenburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international GRESEC 2017 « Information – communication publiques ET espaces publics sociétaux : interactions et tensions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Innovation, Interdisciplinarité, Formation (GIS2if, Université Paris Descartes); Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble-Alpes), Oct 2017, Grenoble, France. pp.69-80</w:t>
+              <w:t xml:space="preserve">DESTRESS mid-term conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683269v1</w:t>
+                <w:t xml:space="preserve">hal-01759057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Televisual Shaping of Organ Transplantation in France, 50s to 90s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7156,234 +7126,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IOSTE Thematic Conference: Models of Health - Educational, Social and Bioethical Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Science and Technology Education (IOSTE); Ecole supérieure du professorat et de l'éducation (Espé) de Bourgogne (Université de Bourgogne), Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The context of contestation: how cultural, political and informational factors affect the reception of geothermal projects? Lessons learnt from French, Swiss and Dutch site case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graft on the screen, 1950s to 1990s. Televisual, social and technomedical contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barend van Engelenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESTRESS mid-term conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international Broadcasting Health and Disease: Bodies, markets and television, 1950s-1980s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC BodyCapital (Université de Strasbourg), Feb 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759057v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft on the screen, 1950s to 1990s. Televisual, social and technomedical contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les formes d'appropriation de la transition énergétique par le récit territorial municipal : le cas de la géothermie profonde dans la métropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Broadcasting Health and Disease: Bodies, markets and television, 1950s-1980s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC BodyCapital (Université de Strasbourg), Feb 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international GRESEC 2017 « Information – communication publiques ET espaces publics sociétaux : interactions et tensions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Innovation, Interdisciplinarité, Formation (GIS2if, Université Paris Descartes); Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble-Alpes), Oct 2017, Grenoble, France. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716226v1</w:t>
+                <w:t xml:space="preserve">hal-01683269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'énergie localement ? Le cas de la géothermie profonde dans l'Eurométropole de Strasbourg</w:t>
               </w:r>
@@ -7704,856 +7704,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d’une étude autour des enquêtes publiques de l’Eurométropole (printemps 2015, ORA-Géo 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géothermie profonde en milieu urbain : quelle information et quelles concertations pour une inscription des projets sur les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire autour du programme de recherche Ora-Géo 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École et Observatoire des Sciences de la Terre (EOST), Mar 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence-débat du Secrétariat permanent pour la prévention des pollutions industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPPPI Strasbourg-Kehl, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510978v1</w:t>
+                <w:t xml:space="preserve">hal-01435637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses technoscientifiques publiques et dispositifs de médiation/concertation</w:t>
+                <w:t xml:space="preserve">Appropriation sociale de projets de géothermie profonde au sein de l’Eurométropole de Strasbourg : innovations technologiques, évolutions sociales et pratiques communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Controverses socio-scientifiques : acteurs et représentations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE Dijon, Université de Bourgogne, May 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674730v1</w:t>
+                <w:t xml:space="preserve">hal-03126446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géothermie profonde en milieu urbain : quelle information et quelles concertations pour une inscription des projets sur les territoires ?</w:t>
+                <w:t xml:space="preserve">Transition énergétique et territorialités. La controverse géothermique à Strasbourg : préservation d’espaces de vie ou vision à long terme du devenir d’un territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat du Secrétariat permanent pour la prévention des pollutions industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPPPI Strasbourg-Kehl, Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Approches critiques de la transition énergétique dans les sciences humaines et sociales (ACTESHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; Plan, urbanisme, construction, architecture (PUCA); Sociétés, acteurs, gouvernement en Europe (Sage); Université de Reims; EA 2076 HABITER Aménagement et géographie politique; Institut d’Urbanisme et d’aménagement régional (IUAR, Université d'Aix-Marseille); Centre Norbert Elias; LAMES (Université d'Aix-Marseille); Association académique pour la recherche historique et sociologique (AARHSE, Paris); Agence de l'environnement et de la maîtrise de l'énergie (Ademe), Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435637v1</w:t>
+                <w:t xml:space="preserve">hal-01435560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et territorialités. La controverse géothermique à Strasbourg : préservation d’espaces de vie ou vision à long terme du devenir d’un territoire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan d’une étude autour des enquêtes publiques de l’Eurométropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Approches critiques de la transition énergétique dans les sciences humaines et sociales (ACTESHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; Plan, urbanisme, construction, architecture (PUCA); Sociétés, acteurs, gouvernement en Europe (Sage); Université de Reims; EA 2076 HABITER Aménagement et géographie politique; Institut d’Urbanisme et d’aménagement régional (IUAR, Université d'Aix-Marseille); Centre Norbert Elias; LAMES (Université d'Aix-Marseille); Association académique pour la recherche historique et sociologique (AARHSE, Paris); Agence de l'environnement et de la maîtrise de l'énergie (Ademe), Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire autour du programme de recherche Ora-Géo 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École et observatoire des sciences de la terre (EOST), Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435560v1</w:t>
+                <w:t xml:space="preserve">hal-03126450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d’une étude autour des enquêtes publiques de l’Eurométropole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meanings of public consultation exercises concerning geothermal projects. The Strasbourg case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire autour du programme de recherche Ora-Géo 1.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École et observatoire des sciences de la terre (EOST), Mar 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Sep 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126450v1</w:t>
+                <w:t xml:space="preserve">hal-03126441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation sociale de projets de géothermie profonde au sein de l’Eurométropole de Strasbourg : innovations technologiques, évolutions sociales et pratiques communicationnelles</w:t>
+                <w:t xml:space="preserve">Information and public consultation exercises concerning geothermal projects. “The Strasbourg case”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal; Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Sep 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126446v1</w:t>
+                <w:t xml:space="preserve">hal-01371135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meanings of public consultation exercises concerning geothermal projects. The Strasbourg case</w:t>
+                <w:t xml:space="preserve">16000 feet under: territories and meanings of deep geothermal energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Sep 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence 4S/EASST meetings, Science and technology by other means, Exploring collectives, spaces and futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European association for the study of science and technology (easst), Aug 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126441v1</w:t>
+                <w:t xml:space="preserve">hal-01371134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and public consultation exercises concerning geothermal projects. “The Strasbourg case”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan d’une étude autour des enquêtes publiques de l’Eurométropole (printemps 2015, ORA-Géo 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Sep 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire autour du programme de recherche Ora-Géo 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École et Observatoire des Sciences de la Terre (EOST), Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371135v1</w:t>
+                <w:t xml:space="preserve">hal-01510978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16000 feet under: territories and meanings of deep geothermal energy</w:t>
+                <w:t xml:space="preserve">Controverses technoscientifiques publiques et dispositifs de médiation/concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence 4S/EASST meetings, Science and technology by other means, Exploring collectives, spaces and futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European association for the study of science and technology (easst), Aug 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Controverses socio-scientifiques : acteurs et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Dijon, Université de Bourgogne, May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371134v1</w:t>
+                <w:t xml:space="preserve">hal-03674730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la technomédecine change la vie : la greffe de mains et de visage à la télévision</w:t>
               </w:r>
@@ -8956,191 +8956,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de sensibilisation au don d’organes : libérer la parole, contraindre l’expression ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La greffe de visage comme « événement durable ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs, auteurs, spectateurs ? Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMEOS, Communications, Médiations, Organisations, Savoirs, Nov 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Médias et Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365125v1</w:t>
+                <w:t xml:space="preserve">hal-01364953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La greffe de visage comme « événement durable ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs de sensibilisation au don d’organes : libérer la parole, contraindre l’expression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Médias et Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Acteurs, auteurs, spectateurs ? Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMEOS, Communications, Médiations, Organisations, Savoirs, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364953v1</w:t>
+                <w:t xml:space="preserve">hal-01365125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9220,51 +9220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismocitoyen : un sismomètre dans votre salon [communication orale]. Cycle de Conférences du Jardin des sciences, Université de Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9550,267 +9550,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une inscription territoriale de la géothermie profonde en milieu urbain : prendre en compte les savoirs, les identités, les aspirations des habitants (Projet EGS Alsace, ADEME)</w:t>
+                <w:t xml:space="preserve">Risk governance strategy report (Project H2020 DESTRESS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg (Unistra), FRA.; Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication (LISEC, Université de Lorraine); Labex G-EAU-THERMIE profonde. 2019</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ejderyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanneke Puts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willems Cees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Westaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Strasbourg. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126398v1</w:t>
+                <w:t xml:space="preserve">hal-02463989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk governance strategy report (Project H2020 DESTRESS)</w:t>
+                <w:t xml:space="preserve">Pour une inscription territoriale de la géothermie profonde en milieu urbain : prendre en compte les savoirs, les identités, les aspirations des habitants (Projet EGS Alsace, ADEME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg (Unistra), FRA.; Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication (LISEC, Université de Lorraine); Labex G-EAU-THERMIE profonde. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Westaway</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02463989v1</w:t>
+                <w:t xml:space="preserve">hal-03126398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10177,103 +10177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeismoCitizen : A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schlupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
+                <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -10613,51 +10613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACF713DE"/>
+    <w:nsid w:val="8F929AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10761,51 +10761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A58DF7D6"/>
+    <w:nsid w:val="50E8ABCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10909,51 +10909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E49D1332"/>
+    <w:nsid w:val="DB47C631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11057,51 +11057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8C2C5268"/>
+    <w:nsid w:val="518A7926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11297,51 +11297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masseran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zoungrana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heimlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0111-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20837276.8.9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bremer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolditz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2017.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs6.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.366" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.374" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8883" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2008.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Felt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v15i15.47493" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319782850" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78286-7_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schnitter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Elsa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ejderyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Engelenburg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365134v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Gili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Puts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willems Cees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Westaway" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masseran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zoungrana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heimlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0111-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20837276.8.9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bremer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolditz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2017.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs6.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2008.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Felt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v15i15.47493" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319782850" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78286-7_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schnitter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Elsa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ejderyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Engelenburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365134v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364953v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Gili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Puts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willems Cees" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Westaway" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>