--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1288,252 +1288,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social shaping of deep geothermal projects in Alsace: politics, stakeholder attitudes and local democracy</w:t>
+                <w:t xml:space="preserve">The televisual framing of organ transplantations in France, from the 1960s to the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (26), pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.85-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-018-0111-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24917/20837276.8.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931776v1</w:t>
+                <w:t xml:space="preserve">hal-02299715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The televisual framing of organ transplantations in France, from the 1960s to the 1980s</w:t>
+                <w:t xml:space="preserve">Social shaping of deep geothermal projects in Alsace: politics, stakeholder attitudes and local democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.85-101. </w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (26), pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24917/20837276.8.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40517-018-0111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299715v1</w:t>
+                <w:t xml:space="preserve">hal-01931776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of geothermal installations: A geoethical concept for GeoLaB</w:t>
               </w:r>
@@ -1617,73 +1617,85 @@
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73, pp.133-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’appropriation de la transition énergétique par le récit territorial : le cas de la géothermie profonde dans la métropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1732,92 +1744,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heimlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.69-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs6.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d'appropriation de la transition énergétique par le récit territorial : le cas de la géothermie profonde dans la métropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1866,92 +1878,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heimlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Information et communication publiques ET espaces publics sociétaux : interactions et tensions, Supplément 2018 A (19/3A), pp.69-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enic.hs6.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La greffe de visage comme « événement durable » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1967,510 +1979,510 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XVIII (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires de greffes : Permanence d’un récit télévisuel.</w:t>
+                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.81 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249087v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
+                <w:t xml:space="preserve">Histoires de greffes : Permanence d’un récit télévisuel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le récit dans la médiation des sciences et des techniques. Modalités, formes et enjeux, 18, pp.99-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595761v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)penser les sciences et les techniques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.7 - 18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la Culture scientifique et technique (CST) en Europe</w:t>
+                <w:t xml:space="preserve">Thinking (afresh) about Science and Technology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations. Mémoires et perspectives du bassin minier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249088v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking (afresh) about Science and Technology in Europe</w:t>
+                <w:t xml:space="preserve">L’histoire de la Culture scientifique et technique (CST) en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutations. Mémoires et perspectives du bassin minier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Journées Hubert Curien 2010 - Face aux ruptures économiques et écologiques, quel rôle pour la culture scientifique et technique ?, 3, pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595760v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de greffes – Un récit télévisuel sans alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2486,164 +2498,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.99-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de greffes : Permanence d’un récit télévisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (1), pp.99-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2011.1630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2659,73 +2671,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.81-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public engagement and scientific Citizenship: Aims and Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2750,246 +2762,246 @@
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.81-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir une technologie, préférer un mode de vie ? Mises en sens des transplantations d’organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (2), pp.96-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2008.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimentation sur l'animal : un problème de mots et d'hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre du Psychiatre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, III (9), pp.220-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières culturelles de la science : les OGM à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3005,268 +3017,268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières culturelles de la science : les OGM à la télévision [= Cultural Boundaries of Science: GMOs on Television]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.81-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technosciences face aux savoirs &amp;quot;populaires&amp;quot; : mise en sens et mise en scène de la transplantation d'organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/rec.v15i15.47493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture singée ? L'humanisation scientifique et culturelle des grands singes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3282,51 +3294,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passerelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Science et culture, 15, pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3336,51 +3348,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques de la communication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3400,73 +3412,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mikaël Chambru; Muriel Lefebvre; Elsa Poupardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.29-52, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Engagement, Changes in the Governance and the Requalification of High-Energy Geothermal Projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3515,105 +3527,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adele Manzella; Agnes Allansdottir; Anna Pellizzone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy and Society. Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-194, 2025, Lecture Notes in Energy, 978-3-031-81920-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81920-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations politiques en matière de transition énergétique : la géothermie profonde vue par les citoyens riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3668,73 +3680,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions énergétiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE, pp.203-212, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implicite de l’&amp;quot;acceptabilité&amp;quot;. La géothermie profonde en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3776,345 +3788,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’acceptabilité sociale. Enjeux de société et controverses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermal energy in France. A resource fairly accepted for heating but controversial for high-energy power plants</w:t>
+                <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy; Editions Universitaires de Lorraine, pp.53-68, 2019, 978-2-8143-0530-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01845035v1</w:t>
+                <w:t xml:space="preserve">hal-02505980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Geothermal energy in France. A resource fairly accepted for heating but controversial for high-energy power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adele Manzella; Agnes Allansdottir; Anna Pellizzone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geothermal Energy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2019, Lecture notes in energy, 978-3-319-78285-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78286-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505980v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimby&amp;quot; et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4169,73 +4181,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nimby » et fier de l'être : identité, étiquette et visions du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4298,73 +4310,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Carlino; Marieke Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lorraine, pp.53-68, 2018, Questions de Communicaito / Série actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en culture les publics des sciences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4384,73 +4396,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Chavot, Anne Masseran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe (2). Dispositifs, publics, acteurs, institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Presses Universitaires de Nancy, pp.7-18, 2015, Coll. Questions de communication - série actes, 978-2-8143-0216-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la technomédecine change la vie : les greffes de mains et de visage à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4470,73 +4482,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Chavot, Anne Masseran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe (2). Dispositifs, publics, acteurs et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Presses Universitaires de Nancy, pp.93-109, 2015, Coll. Questions de communication - série actes, 2814302167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le public des centres de science : objet d’étude et/ou acteur du dispositif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4556,73 +4568,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. BONNET, R. BONNET, D. RAICHVARG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et intelligence du social. Acteurs, auteurs ou spectateurs des médias, de la consommation et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L’Harmattan, pp.59-74, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de sensibilisation au don d'organes : libérer la parole, contraindre l'expression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4642,245 +4654,245 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bonnet, Fabrice Pirolli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes électroniques du Colloque Acteurs, auteurs, spectateurs. Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.8-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la distance crée l'enchantement ? Controverses publiques et renforcement de l'autorité épistémologique de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Triby, Eric Heilmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À distance. Apprendre, travailler, communiquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.61-74, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)positionner la science dans l’espace public : Le cas de la crise de la vache folle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. HERT and M. PAUL-CAVALIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sciences, des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions modulaires européennes, pp.127-152, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un artefact participatif : le focus group, potentialités et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4900,87 +4912,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. BOUZON, V. MEYER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication organisationnelle en question : méthodes et méthodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.137-150, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muséum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Schnitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,382 +5011,382 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arne Hessenbruch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reader's Guide to the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fitzroy Dearborn, pp.489-490, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Lorenz, 1903–89, Austrian naturalist and philosopher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Hessenbruch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reader's guide to the history of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fitzroy Dearborn, pp.422-423, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une crise entre savoir et conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Felt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Collange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et transplantation d'organes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-38, 2000, 978-2729802622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DU ZOO DE LA COLONIALE AU PARC ZOOLOGIQUE DE VINCENNES, 1926-1934</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Fisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jardin entre science et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.167-180, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de zoos, regard sur les fonctions d'éducation et de recherche des parcs zoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées &amp; recherche. Actes du colloque organisé à Paris, au Musée national des arts et traditions populaires, les 29, 30 novembre et 1er décembre 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-80, 1995, 2-11-08-9008-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5384,91 +5396,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géothermie et milieu urbain : opportunités ou incompatibilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5478,189 +5490,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication scientifique comme enjeu ? Regard critique sur les reconfigurations des politiques de communication publique des sciences en France (années 1980 à 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des recherches en communication et médiation scientifiques : Transmettre, hybrider, partager, débattre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire science-société (MSH-Alpes, Université Grenoble Alpes), Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information comme enjeu ? Controverses autour de la géothermie profonde en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implicite de “l’acceptabilité” : Mise en récit de l’acceptabilité sociale autour de la géothermie profonde en Alsace : enjeux et stratégies discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5702,251 +5714,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L’acceptabilité sociale : enjeu de gouvernance, enjeu de société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche en droit, économie et gestion (GREDEG); Université Côte d'Azur, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences participatives et surveillance sismique des projets industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès trinational climat-énergie de la Conférence du Rhin Supérieur Géothermie profonde: L’acceptabilité comme facteur de réussite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trion climate, Jun 2023, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the road to citizen seismology: the PrESENCE and SismoCité research programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jérome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University; European Energy Research Alliance, Nov 2023, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to govern deep geothermal projects? Political, environmental, and scientific issues involved in the debates related to the Strasbourg earthquakes (2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,73 +5973,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress (EGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European geothermal energy council (EGEC); Bundesverband Geothermie (German geothermal association), Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la terre, l’énergie – étude des récits entourant les projets de centrales de géothermie profonde en Alsace (2014-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6069,100 +6081,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newspaper framing of deep geothermal projects in Alsace, France (2014-2019) : news narratives at the service of promoters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,448 +6202,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Geothermal Workshop (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx G-eau-thermie profonde, Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
+                <w:t xml:space="preserve">Perception publique des projets de géothermie profonde. Résultats d’une enquête menée en Alsace du nord et au sein de l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Heimlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaires du Secrétariat permanent pour la prévention des pollutions industrielles (SPPPI) Strasbourg-Kehl, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secrétariat Permanent pour la Prévention des Pollutions Industrielles (SPPPI) Strasbourg-Kehl, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157107v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French press coverage of geothermal energy, 2002-2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126365v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception publique des projets de géothermie profonde. Résultats d’une enquête menée en Alsace du nord et au sein de l’Eurométropole de Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French press coverage of geothermal energy, 2002-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Secrétariat permanent pour la prévention des pollutions industrielles (SPPPI) Strasbourg-Kehl, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Secrétariat Permanent pour la Prévention des Pollutions Industrielles (SPPPI) Strasbourg-Kehl, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126402v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6690,427 +6702,427 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les paroles militantes dans les controverses environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France. pp.53-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeismoCitizen: A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think globally, act locally: rootless versus rooted geothermal projects in Alsace. Workshop EnergiCorpus (ANR/DFG Program). &amp;quot;Transition stakes and scales. Dissenting arguments and conflicting prospects in French and German energy debates and practices&amp;quot;. 25-26th October 2019. Augsburg University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EnergiCorpus (ANR/DFG Program). "Transition stakes and scales. Dissenting arguments and conflicting prospects in French and German energy debates and practices". 25-26th October 2019. Augsburg University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'énergie localement ? Retours d’expériences du groupe de sciences sociales du Labex G-Eau-Thermie profonde, Strasbourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GEFISS, BRGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context of contestation: how cultural, political and informational factors affect the reception of geothermal projects? Lessons learnt from French, Swiss and Dutch site case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ejderyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barend van Engelenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESTRESS mid-term conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Televisual Shaping of Organ Transplantation in France, 50s to 90s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7126,73 +7138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IOSTE Thematic Conference: Models of Health - Educational, Social and Bioethical Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Science and Technology Education (IOSTE); Ecole supérieure du professorat et de l'éducation (Espé) de Bourgogne (Université de Bourgogne), Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graft on the screen, 1950s to 1990s. Televisual, social and technomedical contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7208,73 +7220,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Broadcasting Health and Disease: Bodies, markets and television, 1950s-1980s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC BodyCapital (Université de Strasbourg), Feb 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d'appropriation de la transition énergétique par le récit territorial municipal : le cas de la géothermie profonde dans la métropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7333,81 +7345,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international GRESEC 2017 « Information – communication publiques ET espaces publics sociétaux : interactions et tensions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Innovation, Interdisciplinarité, Formation (GIS2if, Université Paris Descartes); Groupe de recherche sur les enjeux de la communication (Gresec, Université Grenoble-Alpes), Oct 2017, Grenoble, France. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'énergie localement ? Le cas de la géothermie profonde dans l'Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Penser l’énergie localement ? Le cas de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
@@ -7425,512 +7437,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2017 de l'AFSP : Politiques énergétiques : modèles alternatifs et dynamiques locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14e Congrès de l’AFSP - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170144v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’énergie localement ? Le cas de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Town Geothermal Energy and Country Geothermal Energy: making sense of deep geothermal energy in Strasbourg and in the northern Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès de l’AFSP - 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th European Geothermal Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deep Drilling Research Group (DEEPEGS); Demonstration of soft stimulation treatments of geothermal reservoirs (DESTRESS), Oct 2017, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595762v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Town Geothermal Energy and Country Geothermal Energy: making sense of deep geothermal energy in Strasbourg and in the northern Alsace.</w:t>
+                <w:t xml:space="preserve">Penser l'énergie localement ? Le cas de la géothermie profonde dans l'Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Geothermal Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deep Drilling Research Group (DEEPEGS); Demonstration of soft stimulation treatments of geothermal reservoirs (DESTRESS), Oct 2017, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Congrès 2017 de l'AFSP : Politiques énergétiques : modèles alternatifs et dynamiques locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621801v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géothermie profonde en milieu urbain : quelle information et quelles concertations pour une inscription des projets sur les territoires ?</w:t>
+                <w:t xml:space="preserve">Appropriation sociale de projets de géothermie profonde au sein de l’Eurométropole de Strasbourg : innovations technologiques, évolutions sociales et pratiques communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat du Secrétariat permanent pour la prévention des pollutions industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPPPI Strasbourg-Kehl, Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435637v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation sociale de projets de géothermie profonde au sein de l’Eurométropole de Strasbourg : innovations technologiques, évolutions sociales et pratiques communicationnelles</w:t>
+                <w:t xml:space="preserve">Géothermie profonde en milieu urbain : quelle information et quelles concertations pour une inscription des projets sur les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal; Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence-débat du Secrétariat permanent pour la prévention des pollutions industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPPPI Strasbourg-Kehl, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126446v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et territorialités. La controverse géothermique à Strasbourg : préservation d’espaces de vie ou vision à long terme du devenir d’un territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7959,73 +7971,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Approches critiques de la transition énergétique dans les sciences humaines et sociales (ACTESHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg; Plan, urbanisme, construction, architecture (PUCA); Sociétés, acteurs, gouvernement en Europe (Sage); Université de Reims; EA 2076 HABITER Aménagement et géographie politique; Institut d’Urbanisme et d’aménagement régional (IUAR, Université d'Aix-Marseille); Centre Norbert Elias; LAMES (Université d'Aix-Marseille); Association académique pour la recherche historique et sociologique (AARHSE, Paris); Agence de l'environnement et de la maîtrise de l'énergie (Ademe), Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d’une étude autour des enquêtes publiques de l’Eurométropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8054,73 +8066,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire autour du programme de recherche Ora-Géo 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École et observatoire des sciences de la terre (EOST), Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meanings of public consultation exercises concerning geothermal projects. The Strasbourg case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8149,73 +8161,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Sep 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and public consultation exercises concerning geothermal projects. “The Strasbourg case”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8244,73 +8256,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Sep 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16000 feet under: territories and meanings of deep geothermal energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8339,73 +8351,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence 4S/EASST meetings, Science and technology by other means, Exploring collectives, spaces and futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European association for the study of science and technology (easst), Aug 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d’une étude autour des enquêtes publiques de l’Eurométropole (printemps 2015, ORA-Géo 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8434,142 +8446,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire autour du programme de recherche Ora-Géo 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École et Observatoire des Sciences de la Terre (EOST), Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses technoscientifiques publiques et dispositifs de médiation/concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses socio-scientifiques : acteurs et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Dijon, Université de Bourgogne, May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la technomédecine change la vie : la greffe de mains et de visage à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8585,73 +8597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe (2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM, Centre de recherche sur les médiations; LISEC, Laboratoire interuniversitaire des sciences de l’éducation et de la communication, Oct 2011, Strasbourg, France. pp.93-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire d’une enquête publique ? Opinions des riverains et acteurs de projets de géothermie profonde en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8680,73 +8692,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil d’Orientation et Assemblée Plénière du SPPPI Strasbourg-Kehl (2015-10-15: Strasbourg, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with a public inquiry? Views from residents and deep geothermal energy projects stakeholders in Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8775,142 +8787,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGW 2015 - European geothermal workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public et riverains d’un projet techno-industriel : le cas du débat Cigéo sur l’enfouissement des déchets nucléaires en Meuse/Haute-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver les cultures des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8926,73 +8938,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC (Laboratoire interuniversitaire des sciences de l’éducation et de la communication) et le CREM (Centre de recherche sur les médiations), Feb 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La greffe de visage comme « événement durable ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9008,73 +9020,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Médias et Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de sensibilisation au don d’organes : libérer la parole, contraindre l’expression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9090,51 +9102,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs, auteurs, spectateurs ? Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIMEOS, Communications, Médiations, Organisations, Savoirs, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9144,263 +9156,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en sens et mise scène de la géothermie profonde et des mouvements du sol. Café Labex G-EAU-Thermie profonde, Université de Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismocitoyen : un sismomètre dans votre salon [communication orale]. Cycle de Conférences du Jardin des sciences, Université de Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de projets innovants en lien avec l’eau et l’énergie au quotidien [communication orale]. Cycle de conférences de l’ENGEES - A l’eau la terre, ici, Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire d’une enquête publique ? Opinions des Riverains et Acteurs de projets de Géothermie profonde en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9422,51 +9434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9476,239 +9488,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible research and innovation, Best practice report (H2020 program DESTRESS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Université de Strasbourg (Unistra), FRA.; LISEC; Labex G-EAU-THERMIE profonde. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk governance strategy report (Project H2020 DESTRESS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ejderyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanneke Puts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willems Cees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Westaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Strasbourg. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une inscription territoriale de la géothermie profonde en milieu urbain : prendre en compte les savoirs, les identités, les aspirations des habitants (Projet EGS Alsace, ADEME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9760,51 +9772,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg (Unistra), FRA.; Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication (LISEC, Université de Lorraine); Labex G-EAU-THERMIE profonde. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9814,100 +9826,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'éthologie. Recherches sur le développement des sciences du comportement en Allemagne, Grande-Bretagne et France, de 1930 à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Louis Pasteur - Strasbourg I, 1994. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00933290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9917,51 +9929,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10020,113 +10032,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESTRESS Final Public Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Potsdam, Germany. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local newspaper framing of deep geothermal projects in Alsace, France (2002-2020): News narratives at the service of promoters ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10141,176 +10153,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Destress Final Public Conference (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Potsdam, Germany. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeismoCitizen : A project combining seismology and human science approaches based on a deployment of a dense low cost seismic network hosted by citizens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10320,51 +10332,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverse publique (sociologie des sciences)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10373,51 +10385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10427,51 +10439,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures des sciences en Europe (2) : Dispositifs, acteurs, publics et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10487,65 +10499,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe (2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nancy, France. 25, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.269, 2015, Questions de communication, série actes, 978-2-8143-0216-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10613,51 +10625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F929AD8"/>
+    <w:nsid w:val="EC125917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10761,51 +10773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50E8ABCD"/>
+    <w:nsid w:val="427326C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10909,51 +10921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DB47C631"/>
+    <w:nsid w:val="B1887495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11057,51 +11069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="518A7926"/>
+    <w:nsid w:val="DFB2264E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11297,51 +11309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masseran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zoungrana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heimlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0111-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20837276.8.9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bremer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolditz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2017.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs6.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.366" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2008.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Felt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v15i15.47493" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319782850" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78286-7_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schnitter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Elsa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ejderyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Engelenburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435560v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365134v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364953v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Gili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Puts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willems Cees" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Westaway" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masseran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zoungrana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heimlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20837276.8.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0111-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bremer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolditz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2017.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZXFWSRB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs6.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2008.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Felt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v15i15.47493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319782850" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78286-7_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schnitter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Elsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ejderyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Engelenburg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Gili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Puts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willems Cees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Westaway" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>