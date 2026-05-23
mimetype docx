--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1288,252 +1288,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The televisual framing of organ transplantations in France, from the 1960s to the 1980s</w:t>
+                <w:t xml:space="preserve">Social shaping of deep geothermal projects in Alsace: politics, stakeholder attitudes and local democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.85-101. </w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (26), pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24917/20837276.8.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40517-018-0111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299715v1</w:t>
+                <w:t xml:space="preserve">hal-01931776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social shaping of deep geothermal projects in Alsace: politics, stakeholder attitudes and local democracy</w:t>
+                <w:t xml:space="preserve">The televisual framing of organ transplantations in France, from the 1960s to the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (26), pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Annales Universitatis Paedagogicae Cracoviensis. Studia ad Didacticam Biologiae Pertinentia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.85-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-018-0111-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24917/20837276.8.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931776v1</w:t>
+                <w:t xml:space="preserve">hal-02299715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of geothermal installations: A geoethical concept for GeoLaB</w:t>
               </w:r>
@@ -2009,200 +2009,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
+                <w:t xml:space="preserve">Histoires de greffes : Permanence d’un récit télévisuel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le récit dans la médiation des sciences et des techniques. Modalités, formes et enjeux, 18, pp.99-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595761v1</w:t>
+                <w:t xml:space="preserve">hal-01249087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoires de greffes : Permanence d’un récit télévisuel.</w:t>
+                <w:t xml:space="preserve">Engagement et citoyenneté scientifique : quels enjeux avec quels dispositifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.81 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249087v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)penser les sciences et les techniques en Europe</w:t>
               </w:r>
@@ -2273,200 +2273,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking (afresh) about Science and Technology in Europe</w:t>
+                <w:t xml:space="preserve">L’histoire de la Culture scientifique et technique (CST) en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutations. Mémoires et perspectives du bassin minier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Journées Hubert Curien 2010 - Face aux ruptures économiques et écologiques, quel rôle pour la culture scientifique et technique ?, 3, pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595760v1</w:t>
+                <w:t xml:space="preserve">hal-01249088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de la Culture scientifique et technique (CST) en Europe</w:t>
+                <w:t xml:space="preserve">Thinking (afresh) about Science and Technology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations. Mémoires et perspectives du bassin minier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249088v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de greffes – Un récit télévisuel sans alternatives ?</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.81-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563685v1</w:t>
@@ -3818,299 +3818,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Geothermal energy in France. A resource fairly accepted for heating but controversial for high-energy power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adele Manzella; Agnes Allansdottir; Anna Pellizzone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geothermal Energy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2019, Lecture notes in energy, 978-3-319-78285-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78286-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505980v1</w:t>
+                <w:t xml:space="preserve">hal-01845035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermal energy in France. A resource fairly accepted for heating but controversial for high-energy power plants</w:t>
+                <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy and Society</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy; Editions Universitaires de Lorraine, pp.53-68, 2019, 978-2-8143-0530-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78286-7_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845035v1</w:t>
+                <w:t xml:space="preserve">hal-02505980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimby&amp;quot; et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
@@ -6232,402 +6232,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception publique des projets de géothermie profonde. Résultats d’une enquête menée en Alsace du nord et au sein de l’Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heimlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Secrétariat permanent pour la prévention des pollutions industrielles (SPPPI) Strasbourg-Kehl, Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Secrétariat Permanent pour la Prévention des Pollutions Industrielles (SPPPI) Strasbourg-Kehl, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126402v1</w:t>
+                <w:t xml:space="preserve">hal-02157107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perception of geothermal projects in Alsace: between energy transition and territorial rooting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French press coverage of geothermal energy, 2002-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157107v1</w:t>
+                <w:t xml:space="preserve">hal-03126365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French press coverage of geothermal energy, 2002-2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception publique des projets de géothermie profonde. Résultats d’une enquête menée en Alsace du nord et au sein de l’Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geothermal Energy Council (EGEC), Jun 2019, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaires du Secrétariat permanent pour la prévention des pollutions industrielles (SPPPI) Strasbourg-Kehl, Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secrétariat Permanent pour la Prévention des Pollutions Industrielles (SPPPI) Strasbourg-Kehl, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126365v1</w:t>
+                <w:t xml:space="preserve">hal-03126402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nimby » et fier de l’être : identité, étiquette et visions du territoire. Le cas de la controverse autour de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
@@ -6991,204 +6991,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The context of contestation: how cultural, political and informational factors affect the reception of geothermal projects? Lessons learnt from French, Swiss and Dutch site case studies</w:t>
+                <w:t xml:space="preserve">The Televisual Shaping of Organ Transplantation in France, 50s to 90s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barend van Engelenburg</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESTRESS mid-term conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International IOSTE Thematic Conference: Models of Health - Educational, Social and Bioethical Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organization for Science and Technology Education (IOSTE); Ecole supérieure du professorat et de l'éducation (Espé) de Bourgogne (Université de Bourgogne), Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759057v1</w:t>
+                <w:t xml:space="preserve">hal-01783975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Televisual Shaping of Organ Transplantation in France, 50s to 90s</w:t>
+                <w:t xml:space="preserve">The context of contestation: how cultural, political and informational factors affect the reception of geothermal projects? Lessons learnt from French, Swiss and Dutch site case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Masseran</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ejderyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barend van Engelenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IOSTE Thematic Conference: Models of Health - Educational, Social and Bioethical Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organization for Science and Technology Education (IOSTE); Ecole supérieure du professorat et de l'éducation (Espé) de Bourgogne (Université de Bourgogne), Apr 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">DESTRESS mid-term conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783975v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graft on the screen, 1950s to 1990s. Televisual, social and technomedical contexts</w:t>
               </w:r>
@@ -7375,51 +7375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’énergie localement ? Le cas de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Penser l'énergie localement ? Le cas de la géothermie profonde dans l'Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
@@ -7437,496 +7437,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès de l’AFSP - 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès 2017 de l'AFSP : Politiques énergétiques : modèles alternatifs et dynamiques locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595762v1</w:t>
+                <w:t xml:space="preserve">hal-03170144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Town Geothermal Energy and Country Geothermal Energy: making sense of deep geothermal energy in Strasbourg and in the northern Alsace.</w:t>
+                <w:t xml:space="preserve">Penser l’énergie localement ? Le cas de la géothermie profonde dans l’Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Geothermal Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deep Drilling Research Group (DEEPEGS); Demonstration of soft stimulation treatments of geothermal reservoirs (DESTRESS), Oct 2017, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">14e Congrès de l’AFSP - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621801v1</w:t>
+                <w:t xml:space="preserve">hal-01595762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'énergie localement ? Le cas de la géothermie profonde dans l'Eurométropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Town Geothermal Energy and Country Geothermal Energy: making sense of deep geothermal energy in Strasbourg and in the northern Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2017 de l'AFSP : Politiques énergétiques : modèles alternatifs et dynamiques locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th European Geothermal Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deep Drilling Research Group (DEEPEGS); Demonstration of soft stimulation treatments of geothermal reservoirs (DESTRESS), Oct 2017, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170144v1</w:t>
+                <w:t xml:space="preserve">hal-01621801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation sociale de projets de géothermie profonde au sein de l’Eurométropole de Strasbourg : innovations technologiques, évolutions sociales et pratiques communicationnelles</w:t>
+                <w:t xml:space="preserve">Géothermie profonde en milieu urbain : quelle information et quelles concertations pour une inscription des projets sur les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal; Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence-débat du Secrétariat permanent pour la prévention des pollutions industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPPPI Strasbourg-Kehl, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126446v1</w:t>
+                <w:t xml:space="preserve">hal-01435637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géothermie profonde en milieu urbain : quelle information et quelles concertations pour une inscription des projets sur les territoires ?</w:t>
+                <w:t xml:space="preserve">Appropriation sociale de projets de géothermie profonde au sein de l’Eurométropole de Strasbourg : innovations technologiques, évolutions sociales et pratiques communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat du Secrétariat permanent pour la prévention des pollutions industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPPPI Strasbourg-Kehl, Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435637v1</w:t>
+                <w:t xml:space="preserve">hal-03126446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et territorialités. La controverse géothermique à Strasbourg : préservation d’espaces de vie ou vision à long terme du devenir d’un territoire ?</w:t>
               </w:r>
@@ -8968,191 +8968,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La greffe de visage comme « événement durable ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs de sensibilisation au don d’organes : libérer la parole, contraindre l’expression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Masseran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Médias et Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Acteurs, auteurs, spectateurs ? Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMEOS, Communications, Médiations, Organisations, Savoirs, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364953v1</w:t>
+                <w:t xml:space="preserve">hal-01365125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de sensibilisation au don d’organes : libérer la parole, contraindre l’expression ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La greffe de visage comme « événement durable ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masseran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs, auteurs, spectateurs ? Quelle place et quel(s) rôle(s) pour les individus et les groupes au sein des dispositifs et des processus communicationnels </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMEOS, Communications, Médiations, Organisations, Savoirs, Nov 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Médias et Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365125v1</w:t>
+                <w:t xml:space="preserve">hal-01364953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9562,267 +9562,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk governance strategy report (Project H2020 DESTRESS)</w:t>
+                <w:t xml:space="preserve">Pour une inscription territoriale de la géothermie profonde en milieu urbain : prendre en compte les savoirs, les identités, les aspirations des habitants (Projet EGS Alsace, ADEME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Université de Strasbourg. 2019</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Masseran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg (Unistra), FRA.; Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication (LISEC, Université de Lorraine); Labex G-EAU-THERMIE profonde. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463989v1</w:t>
+                <w:t xml:space="preserve">hal-03126398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une inscription territoriale de la géothermie profonde en milieu urbain : prendre en compte les savoirs, les identités, les aspirations des habitants (Projet EGS Alsace, ADEME)</w:t>
+                <w:t xml:space="preserve">Risk governance strategy report (Project H2020 DESTRESS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg (Unistra), FRA.; Laboratoire Interuniversitaire des Sciences de l’Éducation et de la Communication (LISEC, Université de Lorraine); Labex G-EAU-THERMIE profonde. 2019</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ejderyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanneke Puts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willems Cees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Westaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Strasbourg. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126398v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10625,51 +10625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC125917"/>
+    <w:nsid w:val="DF8254B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10773,51 +10773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="427326C9"/>
+    <w:nsid w:val="4D45D1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10921,51 +10921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1887495"/>
+    <w:nsid w:val="BE2D95B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11069,51 +11069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DFB2264E"/>
+    <w:nsid w:val="576D21C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11309,51 +11309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masseran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zoungrana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heimlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20837276.8.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0111-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bremer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolditz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2017.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZXFWSRB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs6.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8883" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2008.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Felt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v15i15.47493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319782850" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78286-7_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schnitter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Elsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ejderyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Engelenburg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Gili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Puts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willems Cees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Westaway" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masseran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13asf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zoungrana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heimlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.24318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/Gesn-en.2019.76013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0111-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24917/20837276.8.9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bremer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolditz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2017.07.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZXFWSRB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs6.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8883" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2008.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7453" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Felt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v15i15.47493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81920-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319782850" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78286-7_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schnitter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=3072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;rome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Arnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Elsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ejderyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend van Engelenburg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Gili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Puts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willems Cees" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Westaway" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>