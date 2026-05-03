--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -195,12321 +195,12321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (228)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (229)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t>
+                <w:t xml:space="preserve">Vocalizations and sexual behavior from sexually active male goats stimulate testosterone secretion in quiescent bucks during the non-breeding season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ella</w:t>
+                <w:t xml:space="preserve">Natalia López-Magaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+                <w:t xml:space="preserve">Luz María Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Porte</w:t>
+                <w:t xml:space="preserve">Gerardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">Horacio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Dolores López-Magaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96, pp.107013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2026.107013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368819v1</w:t>
+                <w:t xml:space="preserve">hal-05587921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male goats exposed to the “male-to-male effect” stimulate the reproductive activity and ensure high fertility of both does and male goats during the non-breeding season</w:t>
+                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia López-Magaña</w:t>
+                <w:t xml:space="preserve">P Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz María Tejada</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores López-Magaña</w:t>
+                <w:t xml:space="preserve">D Gennetay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jair Millán-Orozco</w:t>
+                <w:t xml:space="preserve">C Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Hernández</w:t>
+                <w:t xml:space="preserve">D Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 243, pp.117476. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190185v1</w:t>
+                <w:t xml:space="preserve">hal-04856654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
+                <w:t xml:space="preserve">Sensory responses of olfactory and vomeronasal neurons in does are influenced by buck odors and their reproductive status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chemineau</w:t>
+                <w:t xml:space="preserve">Maxime Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Elliott Trives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gennetay</w:t>
+                <w:t xml:space="preserve">Emma Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Porte</w:t>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chesneau</w:t>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.bjaf012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856654v1</w:t>
+                <w:t xml:space="preserve">hal-05409293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory responses of olfactory and vomeronasal neurons in does are influenced by buck odors and their reproductive status</w:t>
+                <w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Meunier</w:t>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliott Trives</w:t>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gerardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Porte</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, pp.bjaf012. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409293v1</w:t>
+                <w:t xml:space="preserve">hal-05368819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male goats exposed to the “male-to-male effect” stimulate the reproductive activity and ensure high fertility of both does and male goats during the non-breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia López-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz María Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores López-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Greil</w:t>
+                <w:t xml:space="preserve">Jair Millán-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11341-2⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243, pp.117476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950793v1</w:t>
+                <w:t xml:space="preserve">hal-05190185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'effet mâle » chez les ovins et caprins : une technique qui nous vient du Néolithique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Racofier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Greil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11341-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05379326v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High out-of-season fertility in progesterone-treated goats joined with sexually active bucks and artificially inseminated with fresh diluted semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. López-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+                <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. López-Magaña</w:t>
+                <w:t xml:space="preserve">N. López-Magaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 236, pp.114-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical separation and reduction of contact duration with sexually hyperactive bucks decrease testosterone concentrations and sexual behaviour in bucks in sexual rest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. López-Magaña</w:t>
+                <w:t xml:space="preserve">« L'effet mâle » chez les ovins et caprins : une technique qui nous vient du Néolithique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Tejada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. López-Magaña</w:t>
+                <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hernández</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728218v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05379326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sexually active bucks housed with four successive groups of anovulatory does induced high pregnancy rates during seven-day mating period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance of permanent sexual activity throughout the year in seasonal bucks using short photoperiodic cycles in open barns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Espinoza-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. López-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L A Espinoza Flores</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L A Zarazaga</w:t>
+                <w:t xml:space="preserve">M. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56369/tsaes.5061⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.101041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467239v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Data from Lacaune and Merino Sheep Provide New Methodological and Theoretical Grounds to Investigate Autumn Lambing in Past Husbandries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical separation and reduction of contact duration with sexually hyperactive bucks decrease testosterone concentrations and sexual behaviour in bucks in sexual rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. López-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. López-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-022-09600-7⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.101179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008245v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le méthane revient sur le devant de la scène climatique, les ruminants sont en grand danger !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental Data from Lacaune and Merino Sheep Provide New Methodological and Theoretical Grounds to Investigate Autumn Lambing in Past Husbandries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58630/pubac.not.a667071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.75-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-022-09600-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438071v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in photoperiodic and bio-stimulations of seasonal reproduction in small ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two sexually active bucks housed with four successive groups of anovulatory does induced high pregnancy rates during seven-day mating period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Espinoza Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J D Andrade Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alfonso Abecia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">J Vielma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Lopez Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2024.107286⟩</w:t>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56369/tsaes.5061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667759v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of permanent sexual activity throughout the year in seasonal bucks using short photoperiodic cycles in open barns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le méthane revient sur le devant de la scène climatique, les ruminants sont en grand danger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101041⟩</w:t>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a667071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589196v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair from sexually active bucks strongly activates olfactory sensory inputs but fails to trigger early first ovulation in prepubescent does</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in photoperiodic and bio-stimulations of seasonal reproduction in small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alfonso Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime A Meunier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114451⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.107286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2024.107286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667755v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic Notes of the French Academy of Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hair from sexually active bucks strongly activates olfactory sensory inputs but fails to trigger early first ovulation in prepubescent does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Trives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Alexandre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Thiago-Seike Picoreti-Nakahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58630/pubac.not.17611⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.114451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811128v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Academic Notes of the French Academy of Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brassley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56369/tsaes.5181⟩</w:t>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.17611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500862v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male‐induced early puberty correlates with the maturation of arcuate nucleus kisspeptin neurons in does</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13284⟩</w:t>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56369/tsaes.5181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230035v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rams sexually activated in spring by light treatment stimulate social and sexual activities in non-activated rams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Palacios</w:t>
+                <w:t xml:space="preserve">Alam A Martínez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alam A Martínez-López</w:t>
+                <w:t xml:space="preserve">Silvia A Campos-Marmolejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia A Campos-Marmolejo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.25-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jveb.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually active male goats stimulate the endocrine and sexual activities of other males in seasonal sexual rest through the “buck-to-buck effect”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.A. Espinoza-Flores</w:t>
+                <w:t xml:space="preserve">Male‐induced early puberty correlates with the maturation of arcuate nucleus kisspeptin neurons in does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Abecia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Morgane Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2022.106746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jne.13284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838150v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of rams in sexual rest to sexually activated males in spring increases plasma LH and testosterone concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Alfonso Abecia</w:t>
+                <w:t xml:space="preserve">Sexually active male goats stimulate the endocrine and sexual activities of other males in seasonal sexual rest through the “buck-to-buck effect”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Espinoza-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Canto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.116-121. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2022.106746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800909v1</w:t>
+                <w:t xml:space="preserve">hal-03838150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-extensive management system reduces plasma testosterone concentrations, sexual behaviour and sperm production in male goats from subtropical latitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of rams in sexual rest to sexually activated males in spring increases plasma LH and testosterone concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alfonso Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. U. García-Cruz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. López-Magaña</w:t>
+                <w:t xml:space="preserve">Francisco Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN22066⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837184v1</w:t>
+                <w:t xml:space="preserve">hal-03800909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Managing sheep and goats for sustainable high yield production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-extensive management system reduces plasma testosterone concentrations, sexual behaviour and sperm production in male goats from subtropical latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. U. García-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Simões</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Lacasta</w:t>
+                <w:t xml:space="preserve">L. E. Nava-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. López-Magaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100293⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (17), pp.1683-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN22066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03741956v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+                <w:t xml:space="preserve">Review: Managing sheep and goats for sustainable high yield production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Moussu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
+                <w:t xml:space="preserve">D. Lacasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03364252v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long days in winter or the presence of adult sexually active rams did not influence the timing of puberty of autumn-born Rasa Aragonesa ram-lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alfonso Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana I Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gave</w:t>
+                <w:t xml:space="preserve">Adriana Casao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Carvaja-Lserna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (3), pp.462-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09291016.2019.1613321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Sustainable livestock systems for high-producing animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ramadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Simoes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Lopez-Sebastian</w:t>
+                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100371⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521475v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional supplementation improves the sexual response of bucks exposed to long days in semi-extensive management and their ability to stimulate reproduction in goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Sustainable livestock systems for high-producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Delgadillo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J D Andrade-Esparza</w:t>
+                <w:t xml:space="preserve">A. Lopez-Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100114⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423548v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition reduces the body weight and testicular size of bucks exposed to long days but not their ability to stimulate reproduction of seasonally anestrous goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+                <w:t xml:space="preserve">Nutritional supplementation improves the sexual response of bucks exposed to long days in semi-extensive management and their ability to stimulate reproduction in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P I Sifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Espinoza-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Hernández</w:t>
+                <w:t xml:space="preserve">J D Andrade-Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (12), pp.2562-2569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001329⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500772v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced sexually active rams provoke LH preovulatory surges and enhances LH concentrations in ewes after progestagen treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undernutrition reduces the body weight and testicular size of bucks exposed to long days but not their ability to stimulate reproduction of seasonally anestrous goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José A. Abecia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03529⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2562-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005693v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it time to reconsider the relative weight of sociosexual relationships compared with photoperiod in the control of reproduction of small ruminant females?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+                <w:t xml:space="preserve">Light-induced sexually active rams provoke LH preovulatory surges and enhances LH concentrations in ewes after progestagen treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hernández</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2020.106468⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150955v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male effect using photostimulated bucks and nutritional supplementation advance puberty in goats under semi-extensive management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.D. Andrade-Esparza</w:t>
+                <w:t xml:space="preserve">Is it time to reconsider the relative weight of sociosexual relationships compared with photoperiod in the control of reproduction of small ruminant females?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hernández</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.12.005⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2020.106468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151394v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous presence of ewes in estrus in spring influences testicular volume, testicular echogenicity and testosterone concentration, but not LH pulsatility in rams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Male effect using photostimulated bucks and nutritional supplementation advance puberty in goats under semi-extensive management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Espinoza-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Andrade-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Abecia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Pulinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001330⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500768v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone doses of 5, 3 or 1 mg do not prevent short ovulatory cycles in goats exposed to photo-stimulated bucks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">The continuous presence of ewes in estrus in spring influences testicular volume, testicular echogenicity and testosterone concentration, but not LH pulsatility in rams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carvajal-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Casao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pulinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.02.036⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2554-2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116193v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly precocious activation of reproductive function in autumn-born goats (Capra hircus) by exposure to sexually active bucks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chesneau</w:t>
+                <w:t xml:space="preserve">David Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moussu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+                <w:t xml:space="preserve">Charles Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68, pp.100-105. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380204v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Progesterone doses of 5, 3 or 1 mg do not prevent short ovulatory cycles in goats exposed to photo-stimulated bucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Andrade-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Espinoza-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380175v1</w:t>
+                <w:t xml:space="preserve">hal-03116193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reproductive response to the male effect of 7- or 10-month-old female goats is improved when photostimulated males are used</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly precocious activation of reproductive function in autumn-born goats (Capra hircus) by exposure to sexually active bucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A Zarazaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Hernandez</w:t>
+                <w:t xml:space="preserve">C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003397⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347389v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod-treated bucks are equal to melatonin-treated bucks for inducing reproductive behaviour and physiological functions via the &amp;quot;male effect&amp;quot; in Mediterranean goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reproductive response to the male effect of 7- or 10-month-old female goats is improved when photostimulated males are used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C Gatica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carolina Gatica</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">H. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.1658-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620598v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous presence of females in estrus does not prevent seasonal inhibition of LH and androgen concentrations in bucks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiod-treated bucks are equal to melatonin-treated bucks for inducing reproductive behaviour and physiological functions via the &amp;quot;male effect&amp;quot; in Mediterranean goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carolina Gatica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramírez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Luis Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.58 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380212v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced sexually active rams prevent the seasonal inhibition of luteinizing-hormone in ovariectomized estradiol-implanted ewes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous presence of females in estrus does not prevent seasonal inhibition of LH and androgen concentrations in bucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grimaldo-Viesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.032⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116122v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of a sexually active goat buck enhances ovulation occurrence in seasonally anestrous does after ovulation and luteolysis induction in hormonally-treated goats in seasonal anestrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Aroña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.106209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2019.106209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod-melatonin-induced, sexually-activated rams increase pregnancy rate and number of lambs per ewe in a ram effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Light-induced sexually active rams prevent the seasonal inhibition of luteinizing-hormone in ovariectomized estradiol-implanted ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Animal Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623297v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive management conditions do not modify the frequency of short ovulatory cycles in progesterone-treated does exposed to sexually active males</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. D. Andrade-Esparza</w:t>
+                <w:t xml:space="preserve">Extra-light-treated bucks and rams dramatically enhanced the response of ewes and goats to the &amp;quot;male effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Espinoza-Flores</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (3), pp.455-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky404.994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621588v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-light-treated bucks and rams dramatically enhanced the response of ewes and goats to the &amp;quot;male effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photoperiod-melatonin-induced, sexually-activated rams increase pregnancy rate and number of lambs per ewe in a ram effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alfonso Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Large Animal Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617882v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually active bucks are a critical social cue that activates the gonadotrope axis and early puberty onset in does</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive management conditions do not modify the frequency of short ovulatory cycles in progesterone-treated does exposed to sexually active males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Andrade-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chasles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+                <w:t xml:space="preserve">L. A. Espinoza-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.40 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623502v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des apports originaux sur l’« effet mâle », une technique agro-écologique de maîtrise de la reproduction des brebis et des chèvres, fruits d’une longue collaboration scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Sexually active bucks are a critical social cue that activates the gonadotrope axis and early puberty onset in does</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Khaldi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.81 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626132v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended day length in late winter/early spring, with a return to natural day length of shorter duration, increased plasma testosterone and sexual performance in rams with or without melatonin implants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Des apports originaux sur l’« effet mâle », une technique agro-écologique de maîtrise de la reproduction des brebis et des chèvres, fruits d’une longue collaboration scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.427-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605385v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended day length in late winter/early spring, with a return to natural day length of shorter duration, increased plasma testosterone and sexual performance in rams with or without melatonin implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582291v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active male induces ovulation, but delays it’s timing in seasonally anestrous goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.148-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to photoperiod-melatonin-induced, sexually-activated rams after weaning advances the resumption of sexual activity in post-partum Mediterranean ewes lambing in January</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Abecia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci4010004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624919v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually active bucks counterbalance the seasonal negative feedback of estradiol on LH in ovariectomized goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+                <w:t xml:space="preserve">Exposure to photoperiod-melatonin-induced, sexually-activated rams after weaning advances the resumption of sexual activity in post-partum Mediterranean ewes lambing in January</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Duarte</w:t>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci4010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529472v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining bucks over 35 days after a male effect improves pregnancy rate in goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Sexually active bucks counterbalance the seasonal negative feedback of estradiol on LH in ovariectomized goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/AN16194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595722v1</w:t>
+                <w:t xml:space="preserve">hal-01529472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous light after 2 months of long days stimulates ram testis volume and increases fertility in spring</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maintaining bucks over 35 days after a male effect improves pregnancy rate in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002299⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (10), pp.2066-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN16194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623802v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of a high-resolution MRI 3D stereotaxic atlas of the sheep brain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Continuous light after 2 months of long days stimulates ram testis volume and increases fertility in spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.24079⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1189-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433685v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Importance of animal health and welfare for the stability of the three pillars of sustainability of livestock systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Computation of a high-resolution MRI 3D stereotaxic atlas of the sheep brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 525 (3), pp.676-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.24079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470016000145⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02630744v1</w:t>
+                <w:t xml:space="preserve">hal-01433685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high level of male sexual activity is necessary for the activation of the medial preoptic area and the arcuate nucleus during the ‘male effect’ in anestrous goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invited review: Importance of animal health and welfare for the stability of the three pillars of sustainability of livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.07.018⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.208-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470016000145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01406203v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually active bucks are efficient to stimulate female ovulatory activity during the anestrous season also under temperate latitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+                <w:t xml:space="preserve">A high level of male sexual activity is necessary for the activation of the medial preoptic area and the arcuate nucleus during the ‘male effect’ in anestrous goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Porte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Gerardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 168, pp.86-91. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.173-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409341v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of photoperiod-melatonin-induced, sexually-activated rams in spring advances puberty in autumn-born ewe lambs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sexually active bucks are efficient to stimulate female ovulatory activity during the anestrous season also under temperate latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 170, pp.114-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 168, pp.86-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409323v1</w:t>
+                <w:t xml:space="preserve">hal-01409341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of Mesquite pod and Leucaena extracts with phytoestrogens on the reproductive physiology and sexual behavior in the male rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. López</w:t>
+                <w:t xml:space="preserve">Presence of photoperiod-melatonin-induced, sexually-activated rams in spring advances puberty in autumn-born ewe lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406183v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the male effect with photostimulated bucks does not depend on their familiarity with goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hernández</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of Mesquite pod and Leucaena extracts with phytoestrogens on the reproductive physiology and sexual behavior in the male rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Retana-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juárez-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 158, pp.137-142. </w:t>
+              <w:t xml:space="preserve">, 2016, 164, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353247v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing bull sexual behaviour using oestrus-specific molecules identified in cow urine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Efficiency of the male effect with photostimulated bucks does not depend on their familiarity with goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Aroña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194949v1</w:t>
+                <w:t xml:space="preserve">hal-01353247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past, current, and future scientific conferences on animal production and animal science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Enhancing bull sexual behaviour using oestrus-specific molecules identified in cow urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (9), pp.1381-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594226v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exposure to sexually active rams extends estrous activity in ewes in spring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Past, current, and future scientific conferences on animal production and animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.42-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632515v1</w:t>
+                <w:t xml:space="preserve">hal-01594226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One day of contact with photostimulated bucks is sufficient to induce ovulation in seasonally anestrous goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Continuous exposure to sexually active rams extends estrous activity in ewes in spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84 (6), pp.880-886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.05.019⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 84 (9), pp.1549-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376453v1</w:t>
+                <w:t xml:space="preserve">hal-02632515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexually active males prevent the display of seasonal anestrus in female goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.A. Flores</w:t>
+                <w:t xml:space="preserve">One day of contact with photostimulated bucks is sufficient to induce ovulation in seasonally anestrous goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alfredo Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hernández</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.880-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130505v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de structures expérimentales de recherche en production animale en France : de la prospective à la mise en œuvre opérationnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Brelurut</w:t>
+                <w:t xml:space="preserve">Sexually active males prevent the display of seasonal anestrus in female goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0698⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630024v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching photo-stimulated males between groups of goats does not improve the reproductive response during the male effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Réforme de structures expérimentales de recherche en production animale en France : de la prospective à la mise en œuvre opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brelurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129821v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two or 24 h of daily contact with sexually active males results in different profiles of LH secretion that both lead to ovulation in anestrous goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Switching photo-stimulated males between groups of goats does not improve the reproductive response during the male effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loya-Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Hernandez</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ponce-Covarrubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (1-2), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129829v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing exposure to long days from 75 to 30 days of extra-light treatment does not decrease the capacity of male goats to stimulate ovulatory activity in seasonally anovulatory females</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Two or 24 h of daily contact with sexually active males results in different profiles of LH secretion that both lead to ovulation in anestrous goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Hernández</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fitz-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 48, pp.119-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 48, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129844v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-season control of reproduction in subtropical goats without exogenous hormonal treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing exposure to long days from 75 to 30 days of extra-light treatment does not decrease the capacity of male goats to stimulate ovulatory activity in seasonally anovulatory females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Hernandez</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 121 (1), pp.7-11. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of intense male sexual behavior for inducing the preovulatory LH surge and ovulation in seasonally anovulatory female goats</w:t>
+                <w:t xml:space="preserve">Looking for the bird Kiss: evolutionary scenario in sauropsids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Martinez-Alfaro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Fitz-Rodriguez</w:t>
+                <w:t xml:space="preserve">Jérémy Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.07.024⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129859v1</w:t>
+                <w:t xml:space="preserve">inserm-00981323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the bird Kiss: evolutionary scenario in sauropsids.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of intense male sexual behavior for inducing the preovulatory LH surge and ovulation in seasonally anovulatory female goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Quérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">J.C. Martinez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fitz-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00981323v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovulatory activity and plasma prolactin concentrations in wild and domestic ewes exposed to artificial photoperiods between the winter and summer solstices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.J. Tortonese</w:t>
+                <w:t xml:space="preserve">Out-of-season control of reproduction in subtropical goats without exogenous hormonal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.03.016⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121 (1), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129634v1</w:t>
+                <w:t xml:space="preserve">hal-01129858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir du système alimentaire mondial : un essai de prospective à l’horizon 2050</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ovulatory activity and plasma prolactin concentrations in wild and domestic ewes exposed to artificial photoperiods between the winter and summer solstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Tortonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (1-2), pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2012.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649194v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrus pheromones in farm mammals, with special reference to cow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'avenir du système alimentaire mondial : un essai de prospective à l’horizon 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tévécia Ronzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumant Vyas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Animal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 82 (3), pp.256-267</w:t>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Food futures: Utopia, dystopia or myopia?, 388, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129601v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A foresight reflection on sustainable methods for controlling mammalian farm animal reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Oestrus pheromones in farm mammals, with special reference to cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumant Vyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S1-S14</w:t>
+              <w:t xml:space="preserve">Indian Journal of Animal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (3), pp.256-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129716v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesquite pod extract modifies the reproductive physiology and behavior of the female rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A foresight reflection on sustainable methods for controlling mammalian farm animal reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S1-S14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01129604v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage. Robert Ortavant (1924-2011)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Grenier</w:t>
+                <w:t xml:space="preserve">Mesquite pod extract modifies the reproductive physiology and behavior of the female rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Retana-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.549-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129487v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of seasonality in Merinos d'Arles ewes of different genotypes at the MT1 melatonin receptor gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hommage. Robert Ortavant (1924-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Teyssier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
+                <w:t xml:space="preserve">Nicole Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.205-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129578v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Expression of seasonality in Merinos d'Arles ewes of different genotypes at the MT1 melatonin receptor gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394406v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin secretion during postnatal development in wild and domestic female lambs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 119 (1-2), pp.24-30. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2009.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129453v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements photopériodiques et reproduction chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163 (1), pp.19-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nocturnal melatonin concentrations vary dramatically between the two jugular veins in most individual sheep maintained under mimicked or natural photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Zarazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Todini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Todini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (2), pp.233-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2009.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2009.07.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopériode, métabolisme et reproduction : intérêt du modèle équin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Melatonin secretion during postnatal development in wild and domestic female lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Sebastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (1-2), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photopériode, métabolisme et reproduction : intérêt du modèle équin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Salazar-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (1), pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01129479v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of polymorphic variants for ovine MT1 melatonin receptors: possible implication for seasonal reproduction in sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.269-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129419v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisonnalité de la reproduction et de la production chez les poissons, oiseaux et mammifères d'élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of polymorphic variants for ovine MT1 melatonin receptors: possible implication for seasonal reproduction in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122 (3-4), pp.328-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.2.3336⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02654721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of native porcine olfactory binding proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Saisonnalité de la reproduction et de la production chez les poissons, oiseaux et mammifères d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Michalski</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-009-9663-z⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.2.3336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657054v1</w:t>
+                <w:t xml:space="preserve">hal-02654721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male sexual behavior contributes to the maintenance of high LH pulsatility in anestrous female goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Phosphorylation of native porcine olfactory binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brimau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (7), pp.752-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-009-9663-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.07.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660476v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fertility using artificial insemination during deep anoestrus after induction and synchronisation of ovulatory activity by the “male effect” in lactating goats subjected to treatment with artificial long days and progestagens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male sexual behavior contributes to the maintenance of high LH pulsatility in anestrous female goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2007.11.026⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4), pp.444-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664639v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous circannual cycles of ovarian activity and changes in prolactin and melatonin secretion in wild and domestic female sheep maintained under a long-day photoperiod</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">High fertility using artificial insemination during deep anoestrus after induction and synchronisation of ovulatory activity by the “male effect” in lactating goats subjected to treatment with artificial long days and progestagens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bernelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Forgerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Pougnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064394⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (1-4), pp.172-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2007.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662348v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of estrogen receptors during development inhibits neurogenesis of precursors to GnRH-1 neurones: In vitro studies with explants of ovine olfactory placode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Endogenous circannual cycles of ovarian activity and changes in prolactin and melatonin secretion in wild and domestic female sheep maintained under a long-day photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Gómez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.05.026⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.552-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.064394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02527029v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin activates brain dopaminergic systems in the eel with an inhibitory impact on reproductive function.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modulation of estrogen receptors during development inhibits neurogenesis of precursors to GnRH-1 neurones: In vitro studies with explants of ovine olfactory placode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Agça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01744.x⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1223, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364663v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt ans de recherche et d’innovation en productions animales à l’INRA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Melatonin activates brain dopaminergic systems in the eel with an inhibitory impact on reproductive function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-A. Weltzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (7), pp.917-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01744.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02659218v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly synchronous and fertile reproductive activity induced by the male effect during deep anoestrus in lactating goats subjected to treatment with artificially long days followed by a natural photoperiod</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Pougnard</w:t>
+                <w:t xml:space="preserve">Vingt ans de recherche et d’innovation en productions animales à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02657581v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of reproduction and production in farm fishes, birds and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.419-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12541,8817 +12541,8843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Batailler</w:t>
+                <w:t xml:space="preserve">Highly synchronous and fertile reproductive activity induced by the male effect during deep anoestrus in lactating goats subjected to treatment with artificially long days followed by a natural photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bernelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Forgerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Pougnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yfrne.2006.03.312⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (3-4), pp.241-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2006.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527378v1</w:t>
+                <w:t xml:space="preserve">hal-02657581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma total T3 and T4 concentrations in bucks as affected by photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Todini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65, pp.8-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of plasma melatonin level in pony mares (Equus caballus), comparison with the hybrid: mules and with jennies (Equus asinus)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: Causal relation or simple marker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yfrne.2006.03.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657513v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of plasma melatonin level in pony mares (Equus caballus), comparison with the hybrid: mules and with jennies (Equus asinus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (6), pp.633-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2006043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900647v1</w:t>
+                <w:t xml:space="preserve">hal-02657513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Variability of plasma melatonin level in pony mares (Equus caballus), comparison with the hybrid: mules and with jennies (Equus asinus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 46 (4), pp.417-429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006022⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 46 (6), pp.633-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900626v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between MT melatonin receptor gene polymorphism and seasonal physiological responses in Ile de France ewes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gley Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45, pp.151-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 46 (4), pp.417-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669434v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between MT1 melatonin receptor gene polymorphism and seasonal physiological responses in Île-de-France ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xochitl Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (2), pp.151-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin synthesis: 14-3-3-dependent activation and inhibition of arylalkylamine N-acetyltransferase mediated by phosposerine-205</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between MT melatonin receptor gene polymorphism and seasonal physiological responses in Ile de France ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ganguly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Daniel D. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0406871102⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673950v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that the photoperiod controls the annual changes in testosterone secretion, testicular and body weight in subtropical male goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Melatonin synthesis: 14-3-3-dependent activation and inhibition of arylalkylamine N-acetyltransferase mediated by phosposerine-205</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004024⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (4), pp.1222-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0406871102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900460v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovulation rate, litter size and prenatal losses in hair sheep of the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (4), pp.333-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in testicular volume and sexual behavior of Chios and Serres rams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evidence that the photoperiod controls the annual changes in testosterone secretion, testicular and body weight in subtropical male goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2003.10.004⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (3), pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676055v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that the photoperiod controls the annual changes in testosterone secretion, testicular and body weight in subtropical male goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation in testicular volume and sexual behavior of Chios and Serres rams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stefos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004024⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 62, pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2003.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670474v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the pattern of night melatonin blood levels in relation to coat changes development in rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that the photoperiod controls the annual changes in testosterone secretion, testicular and body weight in subtropical male goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">M.E. Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2003059⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894482v1</w:t>
+                <w:t xml:space="preserve">hal-02670474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal ovulatory activity exists in tropical Creole female goats and Black Belly ewes subjected to a temperate photoperiod</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic variability of the pattern of night melatonin blood levels in relation to coat changes development in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6793-4-12⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672496v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of variation and genetic profile of spontaneous, out-of-season ovulatory activity in the Chios sheep</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seasonal ovulatory activity exists in tropical Creole female goats and Black Belly ewes subjected to a temperate photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2002036⟩</w:t>
+              <w:t xml:space="preserve">BMC Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6793-4-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894435v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal ovulatory activity and plasma prolactin concentrations in the Spanish ibex(Capra pyrenaica hispanica) maintained in captivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sources of variation and genetic profile of spontaneous, out-of-season ovulatory activity in the Chios sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Kouttos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003023⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900451v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude of the plasma melatonin nycthemeral rhythms is not associated with the dates of onset and offset of the seasonal ovulatory activity in the Ile-de-France ewe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seasonal ovulatory activity and plasma prolactin concentrations in the Spanish ibex(Capra pyrenaica hispanica) maintained in captivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Gómez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio González-Bulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 43 (2), pp.167-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003015⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 43 (3), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900442v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude of the plasma melatonin nycthemeral rhythms is not associated with the dates of onset and offset of the seasonal ovulatory activity in the Ile-de-France ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 43, pp.167-177</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 43 (2), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671962v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the 5-HT2A receptor system in the pre-mammillary hypothalamus of the ewe are related to regulation of LH pulsatile secretion by an endogenous circannual rhythm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Amplitude of the plasma melatonin nycthemeral rhythms is not associated with the dates of onset and offset of the seasonal ovulatory activity in the Ile-de-France ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.167-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678530v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal ovulatory activity and plasma prolactin concentrations in the Spanish ibex (capra pyrenaica hispanica) maintained in captivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Changes in the 5-HT2A receptor system in the pre-mammillary hypothalamus of the ewe are related to regulation of LH pulsatile secretion by an endogenous circannual rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred J. Karsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-4-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676012v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal ovulatory activity and plasma prolactin concentrations in the Spanish ibex (capra pyrenaica hispanica) maintained in captivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis F. Barillet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A. Gonzales-Bulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 55, pp.13-17</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676053v1</w:t>
+                <w:t xml:space="preserve">hal-02676012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin and seasonal reproduction : understanding the neuroendocrine mechanisms using the sheep as a model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tricoire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Migaud</w:t>
+                <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 59 (suppl.), pp.167-179</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677456v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in melatonin secretion originates in the number of pinealocytes in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 172, pp.397-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male effect in seasonally anovulatory lactating goats depends on the presence of sexually active bucks, but not estrous females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Véliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.G. Véliz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vielma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 72, pp.197-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep as a mammalian model of genetic variability in melatonin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
+                <w:t xml:space="preserve">Melatonin and seasonal reproduction : understanding the neuroendocrine mechanisms using the sheep as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (suppl.), pp.181-190</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (suppl.), pp.167-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677694v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin enters the cerebrospinal fluid through the pineal recess</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sheep as a mammalian model of genetic variability in melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 143 (1), pp.84-90</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (suppl.), pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678285v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of sexual activity in lactating anovulatory female goats using male goats treated only with artificially long days</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.G. Véliz</w:t>
+                <w:t xml:space="preserve">Melatonin enters the cerebrospinal fluid through the pineal recess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.F. Hernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80, pp.2780-2786</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (1), pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670335v1</w:t>
+                <w:t xml:space="preserve">hal-02678285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal melatonin and prolactin plasma concentrations in sheep selected for fertility in autumn lambing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of sexual activity in lactating anovulatory female goats using male goats treated only with artificially long days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Véliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Notter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.F. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 79, pp.2895-2901</w:t>
+              <w:t xml:space="preserve">, 2002, 80, pp.2780-2786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669837v1</w:t>
+                <w:t xml:space="preserve">hal-02670335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of immune parameters of sheep with naturally high or low plasma concentrations of melatonin</w:t>
+                <w:t xml:space="preserve">Nocturnal melatonin and prolactin plasma concentrations in sheep selected for fertility in autumn lambing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">D.R. Notter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 31, pp.248-255</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.2895-2901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669455v1</w:t>
+                <w:t xml:space="preserve">hal-02669837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of sexual activity of male creole goats in subtropical northern Mexico using long days and melatonin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+                <w:t xml:space="preserve">Comparison of immune parameters of sheep with naturally high or low plasma concentrations of melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carillo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">N. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.2245-2252</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31, pp.248-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677086v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of mammalian photoperiodism and the critical role of the pineal gland and melatonin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Induction of sexual activity of male creole goats in subtropical northern Mexico using long days and melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 16 (4), pp.336-347</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.2245-2252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678528v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive performances of Creole goats in Guadeloupe (French West Indies). 1. Station-based data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Research for Rural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13 (3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in ovulatory activity, plasma prolactin, and melatonin concentrations, in Mouflon (Ovis gmelini musimon) and Manchega (Ovis aries) ewes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Biology of mammalian photoperiodism and the critical role of the pineal gland and melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.421-430</w:t>
+              <w:t xml:space="preserve">Journal of Biological Rhythms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (4), pp.336-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692959v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between expression of reproductive seasonality and alleles of the gene for Mel 1a receptor in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal changes in ovulatory activity, plasma prolactin, and melatonin concentrations, in Mouflon (Ovis gmelini musimon) and Manchega (Ovis aries) ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pelletier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gonzalez-Bulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.1096-1101</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688383v1</w:t>
+                <w:t xml:space="preserve">hal-02692959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male reproductive condition is the limiting factor of efficiency in the male effect during seasonal anestrus in female goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.G. Véliz</w:t>
+                <w:t xml:space="preserve">Association between expression of reproductive seasonality and alleles of the gene for Mel 1a receptor in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Pérez-Villanueva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62, pp.1409-1414</w:t>
+              <w:t xml:space="preserve">, 2000, 62, pp.1096-1101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685366v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in ovulatory activity, plasma prolactin, and melatonin concentrations, in Mouflon (Ovis gmelini musimon) and Manchega (Ovis aries) ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
+                <w:t xml:space="preserve">Male reproductive condition is the limiting factor of efficiency in the male effect during seasonal anestrus in female goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Véliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Pérez-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio López-Sebastián</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">G. Martinez de La Escalera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.1409-1414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900399v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the eye to the pituitary: Pathways controlling seasonnal reproduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seasonal changes in ovulatory activity, plasma prolactin, and melatonin concentrations, in Mouflon (Ovis gmelini musimon) and Manchega (Ovis aries) ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio López-Sebastián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio González-Bulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Gómez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (5), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686826v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in plasma melatonin in sheep is due to pineal weight, not to variations in enzyme activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the eye to the pituitary: Pathways controlling seasonnal reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Coon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 277, pp.E792-E797</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690500v1</w:t>
+                <w:t xml:space="preserve">hal-02686826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of spontaneous spring ovulatory activity in Merinos d'Arles sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily and light-at-night induced variations of circulating 5-methoxytryptophol (5-ML) in ewes with respectively high and low noctural melatonin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vivien-Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hanocq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Pevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31, pp.77-90</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (4), pp.230-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199753v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep 5HT2A receptors: partial cloning of the coding sequence and mRNA localization by in situ hybridization in the ewe hypothalamus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic variability in plasma melatonin in sheep is due to pineal weight, not to variations in enzyme activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Coon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 295, pp.231-239</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 277, pp.E792-E797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687108v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of spontaneous spring ovulatory activity in Merinos d'Arles sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheep 5HT2A receptors: partial cloning of the coding sequence and mRNA localization by in situ hybridization in the ewe hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (1), pp.77-90</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 295, pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694981v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily and light-at-night induced variations of circulating 5-methoxytryptophol (5-ML) in ewes with respectively high and low noctural melatonin secretion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of spontaneous spring ovulatory activity in Merinos d'Arles sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 27 (4), pp.230-236</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690410v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des progrès récents en physiologie de la reproduction pour la conduite de la reproduction dans l'espèce caprine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Genetic parameters of spontaneous spring ovulatory activity in Merinos d'Arles sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Baril</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flora Roy</w:t>
+                <w:t xml:space="preserve">J. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (2), pp.135-146</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694092v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of recent advances in reproductive physiology for reproductive management of goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Implications des progrès récents en physiologie de la reproduction pour la conduite de la reproduction dans l'espèce caprine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 54, pp.129-142</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (2), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695914v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin and the seasonal control of reproduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Implications of recent advances in reproductive physiology for reproductive management of goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (3), pp.355-366</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900307v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an annual reproductive rhythm independent of food availibility in male creole goats in subtropical northern Mexico</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Melatonin and the seasonal control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 52, pp.727-737</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (3), pp.355-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687922v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin and the seasonal control of reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Evidence for an annual reproductive rhythm independent of food availibility in male creole goats in subtropical northern Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Canedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39, pp.355-366</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52, pp.727-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686103v1</w:t>
+                <w:t xml:space="preserve">hal-02687922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-nutrition, reproduction et systèmes nerveux central chez les mammifères : rôle de la leptine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Melatonin and the seasonal control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (3), pp.217-223</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39, pp.355-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683987v1</w:t>
+                <w:t xml:space="preserve">hal-02686103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive and productive performance in Chios ewes mated in spring or in autumn</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sous-nutrition, reproduction et systèmes nerveux central chez les mammifères : rôle de la leptine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38, pp.551-558</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (3), pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688233v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that melatonin acts in the premammillary hypothalamic area to control reproduction in the ewe : presence of binding sites and stimulation of Luteinizing hormone secretion by in situ microimplant delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">The large variability in melatonin blood levels in ewes is under strong genetic influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 139 (4), pp.1508-1516</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 274, pp.E607-E610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687006v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in melatonin concentrations in ewes originates in its synthesis, not in its catabolism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reproductive and productive performance in Chios ewes mated in spring or in autumn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 274, pp.E1086-E1090</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692278v1</w:t>
+                <w:t xml:space="preserve">hal-02688233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large variability in melatonin blood levels in ewes is under strong genetic influence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Evidence that melatonin acts in the premammillary hypothalamic area to control reproduction in the ewe : presence of binding sites and stimulation of Luteinizing hormone secretion by in situ microimplant delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurice-Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 274, pp.E607-E610</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (4), pp.1508-1516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696460v1</w:t>
+                <w:t xml:space="preserve">hal-02687006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélatonine et reproduction chez les mammifères d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Genetic variability in melatonin concentrations in ewes originates in its synthesis, not in its catabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 53, pp.445-452</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 274, pp.E1086-E1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683721v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélatonine et reproduction chez les mammifères d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 192 (4), pp.669-682</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685394v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive and productive performance in Chios ewes mated in spring or in autumn</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mélatonine et reproduction chez les mammifères d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (5), pp.551-558</w:t>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 192 (4), pp.669-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900230v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length of postpartum anestrus in goats in subtropical Mexico : effect of season of paturition and duration of nursing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive and productive performance in Chios ewes mated in spring or in autumn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melpomeni Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 49, pp.1209-1218</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (5), pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693634v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine control of seasonal reproduction in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length of postpartum anestrus in goats in subtropical Mexico : effect of season of paturition and duration of nursing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Villarreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 149 (4), pp.283-288</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 49, pp.1209-1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685501v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopériodisme et reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Neuroendocrine control of seasonal reproduction in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Fev97, pp.18-20</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149 (4), pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685463v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characteristics of the melatonin secretory rhythm are not modified by the stage of pregnancy in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Zarazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in follicular maturation associated with within-breed variation in ovulation rate in Chios sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photopériodisme et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 46, pp.223-235</w:t>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Fev97, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693595v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the circannual rhythm of reproduction by melatonin in the ewe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+                <w:t xml:space="preserve">Alterations in follicular maturation associated with within-breed variation in ovulation rate in Chios sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 44 (4), pp.431-438</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 46, pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697691v1</w:t>
+                <w:t xml:space="preserve">hal-02693595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro Spécial : Elevage en zone tropicale - Avant-propos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Control of the circannual rhythm of reproduction by melatonin in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (1), pp.3</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44 (4), pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689116v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the uterus in early regression of corpora lutea induced by the ram effect in seasonally anoestrous Barbarine ewes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Numéro Spécial : Elevage en zone tropicale - Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (5), pp.559-571</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900052v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the uterus in early regression of corpora lutea induced by the ram effect in seasonally anoestrous Barbarine ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 37, pp.559-571</w:t>
+              <w:t xml:space="preserve">, 1997, 37 (5), pp.559-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689485v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction des caprins dans les zones tropicales et subtropicales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Role of the uterus in early regression of corpora lutea induced by the ram effect in seasonally anoestrous Barbarine ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gley Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (1), pp.33-41</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.559-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695219v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characteristics of the melatonin secretory rhythm are not modified by the stage of pregnancy in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Zarazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (1), pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'élevage et conduite des troupeaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La reproduction des caprins dans les zones tropicales et subtropicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gibbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 439, pp.37-38</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695234v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopériode et reproduction chez les petits ruminants : rôle de la mélatonine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Emploi des implants de mélatonine et des traitements photopériodiques pour maitriser la reproduction saisonnière chez les ovins et les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28, pp.927-932</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (1), pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685066v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle photopériodique de la reproduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Systèmes d'élevage et conduite des troupeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (1), pp.9-23</w:t>
+              <w:t xml:space="preserve">Pâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 439, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690986v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi des implants de mélatonine et des traitements photopériodiques pour maitriser la reproduction saisonnière chez les ovins et les caprins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photopériode et reproduction chez les petits ruminants : rôle de la mélatonine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (1), pp.45-60</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28, pp.927-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694084v1</w:t>
+                <w:t xml:space="preserve">hal-02685066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repeatability of the amplitude and duration of the nycthemeral rhythm of the plasma melatonin concentration in Ile-de-france ewe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Controle photopériodique de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 21, pp.1-6</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (1), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689270v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal breeding in sheep : mechanism of action of melatonin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High repeatability of the amplitude and duration of the nycthemeral rhythm of the plasma melatonin concentration in Ile-de-france ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. de Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 42, pp.109-117</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685472v1</w:t>
+                <w:t xml:space="preserve">hal-02689270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la reproduction des mammifères d'élevage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal breeding in sheep : mechanism of action of melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, HS, pp.5-15</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697985v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches ovines à l'INRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la reproduction des mammifères d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Gibbon</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 438, pp.32-34</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, HS, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698237v1</w:t>
+                <w:t xml:space="preserve">hal-02697985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the plasma melatonin rhythm are not modified by steroids during the estrous cycle in Ile-de-France ewes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les recherches ovines à l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 21, pp.114-120</w:t>
+              <w:t xml:space="preserve">Pâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 438, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687387v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des cycles sexuels chez les petits ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Characteristics of the plasma melatonin rhythm are not modified by steroids during the estrous cycle in Ile-de-France ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28, pp.953-960</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21, pp.114-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686694v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short photoperiodic cycles on male genital tract and testicular parameters in male goats (Capra hircus)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maîtrise des cycles sexuels chez les petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35, pp.549-558</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28, pp.953-960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704976v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of short photoperiodic cycles on male genital tract and testicular parameters in male goats (Capra hircus)</w:t>
               </w:r>
@@ -21376,51 +21402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt Hochereau-de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (5), pp.549-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21439,3854 +21465,3880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of melatonin implantation or artificial long days on seasonal ovulatory activity in roe deer (Capreolus capreolus L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of short photoperiodic cycles on male genital tract and testicular parameters in male goats (Capra hircus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Sempere</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">M.T. Hochereau-de Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 38, pp.127-136</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35, pp.549-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709671v1</w:t>
+                <w:t xml:space="preserve">hal-02704976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la progestérone sur le taux d'ovulation et la durée du cycle ovarien induits par effet mâle chez la brebis Barbarine et la chèvre locale tunisienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of melatonin implantation or artificial long days on seasonal ovulatory activity in roe deer (Capreolus capreolus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35, pp.415-426</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 38, pp.127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714540v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la progestérone sur le taux d'ovulation et la durée du cycle ovarien induits par effet mâle chez la brebis Barbarine et la chèvre locale tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gley Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Thimonier</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 35 (4), pp.415-426</w:t>
+              <w:t xml:space="preserve">, 1995, 35, pp.415-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899762v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi des implants de mélatonine pour maîtriser la reproduction saisonnière des brebis et des chèvres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effet de la progestérone sur le taux d'ovulation et la durée du cycle ovarien induits par effet mâle chez la brebis Barbarine et la chèvre locale tunisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 73, pp.28-31</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (4), pp.415-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716172v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrinologie de la reproduction chez les caprins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'emploi des implants de mélatonine pour maîtriser la reproduction saisonnière des brebis et des chèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deletang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (5), pp.315-326</w:t>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896094v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrinologia de la reproduccion en el caprino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cientifica- Universidad Del Zulia Facultad de Ciencias Veterinarias Division de Investigacion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1 (2), pp.85-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active immunization against melatonin in Ile-de-France ewes and photoperiodic control of prolactin secretion and ovulatory activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroendocrinologie de la reproduction chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 102, pp.285-292</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (5), pp.315-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713106v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in ketanserin binding in the ventromedial hypothalamus of ewes responsive or refractory to short days</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active immunization against melatonin in Ile-de-France ewes and photoperiodic control of prolactin secretion and ovulatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Corre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Wylde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 60, pp.589-600</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 102, pp.285-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706727v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrinologie de la reproduction chez les caprins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Differences in ketanserin binding in the ventromedial hypothalamus of ewes responsive or refractory to short days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Segu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (5), pp.315-326</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 60, pp.589-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700617v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La melatonine permet-elle la reproduction a contre-saison chez les mammiferes d'elevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Neuroendocrinologie de la reproduction chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 21 (10), pp.733-738</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (5), pp.315-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712920v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medio ambiente y reproducci¢n animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Variations saisonnieres du comportement d'oestrus et de l'activite ovulatoire chez les brebis Chios et Serres en Grece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Mondiale de Zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 77, pp.2-14</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700624v1</w:t>
+                <w:t xml:space="preserve">hal-02704972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnieres du comportement d'oestrus et de l'activite ovulatoire chez les brebis Chios et Serres en Grece</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La melatonine permet-elle la reproduction a contre-saison chez les mammiferes d'elevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33, pp.15-24</w:t>
+              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (10), pp.733-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704972v1</w:t>
+                <w:t xml:space="preserve">hal-02712920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic 5HT2 receptors mediate the inhibitory action of serotonin on luteinizing hormone secretion in ovariectomized, estradiol-treated ewes that are refractory to short days</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Medio ambiente y reproducci¢n animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 49, pp.140-147</w:t>
+              <w:t xml:space="preserve">Revue Mondiale de Zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 77, pp.2-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710795v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of sperm production in bucks during a third year of short photoperiodic cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Serotonergic 5HT2 receptors mediate the inhibitory action of serotonin on luteinizing hormone secretion in ovariectomized, estradiol-treated ewes that are refractory to short days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33, pp.609-617</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 49, pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700574v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive neuroendocrinology in goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maintenance of sperm production in bucks during a third year of short photoperiodic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cientifica- Universidad Del Zulia Facultad de Ciencias Veterinarias Division de Investigacion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 3 (2), pp.113-121</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33, pp.609-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705726v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of sperm production in bucks during a third year of short photoperiodic cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reproductive neuroendocrinology in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33 (6), pp.609-617</w:t>
+              <w:t xml:space="preserve">Revista Cientifica- Universidad Del Zulia Facultad de Ciencias Veterinarias Division de Investigacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (2), pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899630v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnières du comportement d'œstrus et de l'activité ovulatoire chez les brebis Chios et Serres en Grèce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance of sperm production in bucks during a third year of short photoperiodic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Avdi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">B Lebœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 33 (1), pp.15-24</w:t>
+              <w:t xml:space="preserve">, 1993, 33 (6), pp.609-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899570v1</w:t>
+                <w:t xml:space="preserve">hal-00899630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram-induced short luteal phases: effects of hysterectomy and cellular composition of the corpus luteum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Variations saisonnières du comportement d'œstrus et de l'activité ovulatoire chez les brebis Chios et Serres en Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 33 (3), pp.253-261</w:t>
+              <w:t xml:space="preserve">, 1993, 33 (1), pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899598v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maitrise de la reproduction par la photoperiode et la melatonine chez les mammiferes d'elevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ram-induced short luteal phases: effects of hysterectomy and cellular composition of the corpus luteum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guérin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 2, pp.81-92</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33 (3), pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708664v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of photoperiodic inhibition of luteinizing hormone secretion by dopaminergic and serotonergic systems in ovariectomized Ile-de-France ewes supplemented with oestradiol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La maitrise de la reproduction par la photoperiode et la melatonine chez les mammiferes d'elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 97, pp.367-373</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708767v1</w:t>
+                <w:t xml:space="preserve">hal-02708664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram-induced short luteal phases : effects of hysterectomy and cellular composition of the corpus luteum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Control of photoperiodic inhibition of luteinizing hormone secretion by dopaminergic and serotonergic systems in ovariectomized Ile-de-France ewes supplemented with oestradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 33 (3), pp.253-261</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 97, pp.367-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711534v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of sheep and goat reproduction : use of light and melatonin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ram-induced short luteal phases : effects of hysterectomy and cellular composition of the corpus luteum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 30, pp.157-184</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33 (3), pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701812v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental induction of luteal cyclicity in roe deer (Capreolus capreolus)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La pseudogestation chez la chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Duquesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Saboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 96, pp.379-384</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41 (3-4), pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701633v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pseudogestation chez la chevre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Saboureau</w:t>
+                <w:t xml:space="preserve">Control of sheep and goat reproduction : use of light and melatonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 41, pp.407-415</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 30, pp.157-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715996v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pseudogestation chez la chèvre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental induction of luteal cyclicity in roe deer (Capreolus capreolus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 41 (3-4), pp.407-415</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 96, pp.379-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888857v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolition of seasonal variations in semen quality and maintenance of sperm fertilizing ability by photoperiodic cycles in goat bucks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La pseudogestation chez la chevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duquesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 9, pp.47-59</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41, pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700677v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolition of the seasonal release of luteinizing hormone and testosterone in Alpine male goats (Capra hircus) by short photoperiodic cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Abolition of seasonal variations in semen quality and maintenance of sperm fertilizing ability by photoperiodic cycles in goat bucks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 94, pp.45-55</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9, pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701903v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumiere et melatonine pour la maitrise de la reproduction des ovins et des caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41, pp.247-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of estrus and ovulation is not modified by subjecting female Alpine goats to a tropical photoperiod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Abolition of the seasonal release of luteinizing hormone and testosterone in Alpine male goats (Capra hircus) by short photoperiodic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 8, pp.299-312</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 94, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702752v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière et mélatonine pour la maîtrise de la reproduction des ovins et des caprins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seasonality of estrus and ovulation is not modified by subjecting female Alpine goats to a tropical photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 41 (3-4), pp.247-261</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8, pp.299-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888837v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pseudogestation chez la chevre : observations preliminaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Saboureau</w:t>
+                <w:t xml:space="preserve">Lumière et mélatonine pour la maîtrise de la reproduction des ovins et des caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Gueraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Parizot</w:t>
+                <w:t xml:space="preserve">Y Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 167 (3-4), pp.383-390</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41 (3-4), pp.247-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716151v1</w:t>
+                <w:t xml:space="preserve">hal-00888837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonine : quel interet pour l'elevage ovin ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">La pseudogestation chez la chevre : observations preliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prengere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vandaele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maurice</w:t>
+                <w:t xml:space="preserve">D. Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 385, pp.20-33</w:t>
+              <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 167 (3-4), pp.383-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707757v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des implants de melatonine pour l'amelioration des performances de reproduction chez la brebis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Melatonine : quel interet pour l'elevage ovin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 167 (3-4), pp.227-239</w:t>
+              <w:t xml:space="preserve">Pâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 385, pp.20-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715284v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiode, melatonine et maitrise de la reproduction des mammiferes d'elevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Utilisation des implants de melatonine pour l'amelioration des performances de reproduction chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 91-1 (TE-106), pp.21-30</w:t>
+              <w:t xml:space="preserve">Recueil de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 167 (3-4), pp.227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707758v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in the seasonaly of sexual behavior and sperm production in bucks by exposure to short photoperiodic cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photoperiode, melatonine et maitrise de la reproduction des mammiferes d'elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Berthelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 36 (5), pp.755-770</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 91-1 (TE-106), pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703036v1</w:t>
+                <w:t xml:space="preserve">hal-02707758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité de brebis Pelibuey et Suffolk en climat tropical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Decrease in the seasonaly of sexual behavior and sperm production in bucks by exposure to short photoperiodic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 38 (1), pp.5-9</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 36 (5), pp.755-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888688v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le desaisonnement des chevres par la lumiere et la melatonine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chèvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 171, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25305,1734 +25357,1816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet bouc : mode d'action et efficacité pour stimuler la reproduction des chèvres en anoestrus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fertilité de brebis Pelibuey et Suffolk en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2 (2), pp.97-104</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 38 (1), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895858v1</w:t>
+                <w:t xml:space="preserve">hal-00888688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet bouc : mode d'action et efficacité pour stimuler la reproduction des chèvres en anoestrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2 (2), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02721380v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilite de brebis Pelibuey et Suffolk en climat tropical</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'effet bouc : mode d'action et efficacité pour stimuler la reproduction des chèvres en anoestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 38, pp.5-9</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2 (2), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02717297v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le saisonnement de la reproduction des caprins des zones temperees et tropicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fertilite de brebis Pelibuey et Suffolk en climat tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capricorne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2 (2), pp.6-11</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 38, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02724629v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02717297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive performances of creole and black-belly ewes in the West Indies. A new major gene controlling ovulation rate?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Le saisonnement de la reproduction des caprins des zones temperees et tropicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 19, pp.235-243</w:t>
+              <w:t xml:space="preserve">Capricorne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2 (2), pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02718417v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiodic and melatonin treatments for the control of seasonal reproduction in sheep and goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reproductive performances of creole and black-belly ewes in the West Indies. A new major gene controlling ovulation rate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (2B), pp.409-422</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 19, pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898800v1</w:t>
+                <w:t xml:space="preserve">hal-02718417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian capillary blood flow in seasonally anoestrus ewes induced to ovulate by treatment with GnRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoperiodic and melatonin treatments for the control of seasonal reproduction in sheep and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.W. Brown</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 84, pp.653-658</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (2B), pp.409-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02718270v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiodic and melatonin treatments for the control of seasonal reproduction in sheep and goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ovarian capillary blood flow in seasonally anoestrus ewes induced to ovulate by treatment with GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.W. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Guérin</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Colas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.A. Salama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (2B), pp.409-422</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 84, pp.653-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02725977v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02718270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and hormonal control of pulsatile LH secretion in the dairy goat (Capra hircus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photoperiodic and melatonin treatments for the control of seasonal reproduction in sheep and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwendoline Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 83, pp.91-98</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (2B), pp.409-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02718575v1</w:t>
+                <w:t xml:space="preserve">hal-02725977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilities for using bucks to stimulate ovarian and oestrous cycles in anovulatory goats - a review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seasonal and hormonal control of pulsatile LH secretion in the dairy goat (Capra hircus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saumande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Normant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 17, pp.135-147</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 83, pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719227v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02718575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of in vivo fertilization in the goat.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Possibilities for using bucks to stimulate ovarian and oestrous cycles in anovulatory goats - a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gamete research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 18, pp.191-199</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 17, pp.135-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720099v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anosmia on LH secretion, ovulation and oestrous behaviour induced by males in the anovular creole goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of in vivo fertilization in the goat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gamete research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 18, pp.191-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03129080v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual behaviour and gonadal activity during the year in the tropical Creole meat goat. I. Female oestrous behaviour and ovarian activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 26 (2A), pp.441-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behaviour and gonadal activity during the year in the tropical Creole meat goat. II. Male mating behaviour, testis diameter, ejaculate characteristics and fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of anosmia on LH secretion, ovulation and oestrous behaviour induced by males in the anovular creole goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grudé</w:t>
+                <w:t xml:space="preserve">F. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 10 (2), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4320(86)90024-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898455v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité, poids à la naissance et croissance de chevreaux créoles nés en élevage semi-intensif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sexual behaviour and gonadal activity during the year in the tropical Creole meat goat. II. Male mating behaviour, testis diameter, ejaculate characteristics and fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 34 (2), pp.193-204</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 26 (2A), pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888367v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécrétion de progestérone au cours du cycle induit par l'introduction du mâle chez la chèvre créole en anœstrus : effets de la saison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mortalité, poids à la naissance et croissance de chevreaux créoles nés en élevage semi-intensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cognié</w:t>
+                <w:t xml:space="preserve">A. Grude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Varo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 24 (5A), pp.557-561</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 34 (2), pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898176v1</w:t>
+                <w:t xml:space="preserve">hal-00888367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CREOLE GOAT FROM GUADELOUPE (FRENCH WEST-INDIES) AND ITS ZOOTECHNICAL PERFORMANCES - A MONOGRAPHY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Sécrétion de progestérone au cours du cycle induit par l'introduction du mâle chez la chèvre créole en anœstrus : effets de la saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cognié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 37 (2), pp.225-238</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 24 (5A), pp.557-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129060v1</w:t>
+                <w:t xml:space="preserve">hal-00898176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">THE CREOLE GOAT FROM GUADELOUPE (FRENCH WEST-INDIES) AND ITS ZOOTECHNICAL PERFORMANCES - A MONOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Xande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 37 (2), pp.225-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations horaires de la température rectale et de la prolactinémie chez le &amp;quot; Cabrit créole &amp;quot; maintenu à l'extérieur en milieu tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ravault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 24 (1), pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27042,760 +27176,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’effet mâle » chez les ovins et caprins: une technique qui nous vient du Néolithique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Histoire et Elevage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d’Agriculture de France et Société française de zootechnie, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential trajectories of the annual reproductive cycle in sheep and cattle from Neolithic to modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pignaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod and socio-sexual relationships as bases for a non-hormonal strategy to manage goat reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alfonso Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belgrade, Serbia. pp.e14682, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.14682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable control of caprine reproduction through sociosexual interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cancun, Mexico. pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité des naissances des moutons d’Europe : l’héritage biologique et culturel du Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining birth season using oxygen isotopes in enamel. A new reference set for autumn births in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27810,9595 +27944,9595 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rearing autumn-born ram-lambs in contact with sexual-active adult rams or exposed to artificial long days. 1. Effect on live weight, scrotal circumference and plasma testosterone levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alfonso Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Soc Domest Anim Reprod, Sep 2019, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rearing autumn-born ram-lambs in contact with sexual-active adult rams or exposed to artificial long days. 2: Effect on sexual activity and fertility at 8-months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alfonso Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Soc Domest Anim Reprod, Sep 2019, St Petersburg, Russia. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous presence of sexually active rams advances puberty in autumn-born ewe-lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alfonso Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an early exposure to sexually active bucks on the age at puberty and sexual behavior of goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Novelty of bucks at day 23 of a male effect does not improve futher pregnancy rate in goats at day 54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742609v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty of bucks at day 23 of a male effect does not improve futher pregnancy rate in goats at day 54</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Effects of an early exposure to sexually active bucks on the age at puberty and sexual behavior of goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738950v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El contacto permanente con machos estimulados con fotoperiodo artificial y melatonina modifica la actividad ovarica de ovejas rasa aragonesa en primavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Abecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Jornadas sobre Produccion Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Interprofesional para el Desarrollo Agrario (AIDA). ESP., May 2015, Zaragoza, España. 424 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presencia de los machos cabrios sexualmente activos evita el anestro estacional en las hembras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Jornadas sobre Produccion Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Interprofesional para el Desarrollo Agrario (AIDA). ESP., May 2015, Zaragoza, España. 424 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des émissions de gaz à effet de serre des ruminants : choix des techniques les plus efficaces, ampleur de la réduction, coût de leur mise en application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One hour of daily contact with sexually active males induce fertile ovulation in anestrous goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vielma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fitz-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lenght of a progesterone treatment on the growth of the preovulatory follicle induced by the ram effect in anestrous ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la durée d’un traitement progestatif sur la dynamique de croissance des follicules préovulatoires induits par effet mâle chez la brebis Ile de France en anœstrus saisonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un traitement photopériodique de jours longs sur l'activité sexuelle en contre-saison des béliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine and genetic control of seasonal reproduction in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Annual Conference of the European Society for Domestic Animal Reproduction and 22. Annual Meeting of EU-AI-Vets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Eger, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal rhythms of reproductive activity in sheep and goats are driven by photoperiod but modulated by the male effect and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Scaramuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposio Internacional: Fisiologia Reproductiva en Mamiferos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de traitements photopériodiques en vue d’optimiser la production de gamètes chez le jars et l’oie gris des Landes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+                <w:t xml:space="preserve">Seasonality of reproduction in mammals: intimate regulatory mechanisms and practical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758188v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of reproduction in mammals: intimate regulatory mechanisms and practical implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+                <w:t xml:space="preserve">Comparaison de traitements photopériodiques en vue d’optimiser la production de gamètes chez le jars et l’oie gris des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752175v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of the daily rhythm in plasma melatonin concentrations during postnatal development in wild and domestic ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopez-Sebastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of melatonin on the gonadotropic axis of European eel, &amp;lt;em&amp;gt;Anguilla anguilla&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Weltzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de traitements photopériodiques en vue d'optimiser la production de semence du jars et la ponte des oies grises des landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonnality et polymorphism of oMT1 melatonin receptor: causal relation or simple marker?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of seasonality in the Mérinos d'Arles ewe according to the genotype of the melatonin receptor (MT1) gene and the feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saisonnalité et polymorphisme du récepteur oMT1 : relation causale ou simple marqueur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">38. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755874v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisonnalité et polymorphisme du récepteur oMT1 : relation causale ou simple marqueur?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male-induced short oestrous and ovarian cycles in sheep and goats: a working hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gley Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lyon, France. n.p</w:t>
+              <w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822498v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding properties and signal mechanisms for melatonin receptor MT1 variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trecherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress of the EPBRS. A multidisciplinnary Biological Rhythms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Frankfurt/Main, Germany. p:146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la mélatonine sur l'activité dopaminergique chez l'Anguille européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Weltzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Congrès de la Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Strasbourg, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estado actual y perspectivas de la reproduccion caprina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Jornadas cientificas y 9. Internacionales de la Sociedad Espanola de Ovinotecnia y Caprinotecnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Grenade, España. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword - Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homage to Professor Charles Thibault Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of reproduction and production in farms animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congresso de Zootecnia - 1. Congresso Ibero-Americano de Zootecnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la mélatonine en reproduction ovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès mondial du mouton et de la laine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle photoperiodique de la reproduction chez les ovins et caprins : principes et utilisation en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Origin of cerebrospinal fluid melatonin and possible function in the integration of photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Crieff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762228v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estacionalidad reproductiva en pequenos rumiantes : mecanismos fisiologicos y técnicas para la induccion de una actividad sexual a contra-estacion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Contrôle photoperiodique de la reproduction chez les ovins et caprins : principes et utilisation en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congreso de la Asociacion Latinoamericana de Especialistas en Pequenos Rumiantes y Camelidos sudamericanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759145v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of cerebrospinal fluid melatonin and possible function in the integration of photoperiod</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Estacionalidad reproductiva en pequenos rumiantes : mecanismos fisiologicos y técnicas para la induccion de una actividad sexual a contra-estacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Crieff, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. Congreso de la Asociacion Latinoamericana de Especialistas en Pequenos Rumiantes y Camelidos sudamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Vina del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764300v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reproductive response in Mouflon (Ovis gmelini musimon) and Manchega (Ovis aries) ewes to artificial photoperiods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rythmes saisonniers de reproduction chez les animaux domestiques : modèles d'étude et applications en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764193v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of spontaneous out-of-season ovulatory activity in chios sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Kouttos</w:t>
+                <w:t xml:space="preserve">Differential reproductive response in Mouflon (Ovis gmelini musimon) and Manchega (Ovis aries) ewes to artificial photoperiods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pampoukidou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+                <w:t xml:space="preserve">A. del Campo Vecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonzales-Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760190v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine interactions and seasonality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic variability of spontaneous out-of-season ovulatory activity in chios sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kouttos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pampoukidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762184v1</w:t>
+                <w:t xml:space="preserve">hal-02760190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the pattern of night melatonin blood levels in relation to coat changes development in rabbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Neuroendocrine interactions and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Salsomaggiore-Parma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0739-7240(02)00148-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760122v1</w:t>
+                <w:t xml:space="preserve">hal-02762184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythmes saisonniers de reproduction chez les animaux domestiques : modèles d'étude et applications en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of the pattern of night melatonin blood levels in relation to coat changes development in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Puechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763329v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there relationship between polymorphism of the gene for the MT1 melatonin receptor and reproductive seasonality in the Ile de France ewes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.X. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Reproduction in Domestic Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Crieff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on selection lines for spontaneous spring ovulatory activity in merinos d'Arles sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melatonin: where and how does it control GnRH release?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xochitl Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des ARNm du récepteur à la mélatonine MT1 par les neurones de l'hypothalamus prémamillaire chez le mouton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effet de la pose d'implants de mélatonine autour du solstice d'hiver sur la fin de la saison sexuelle chez la femelle de Mouflon (ovis gmelini musimon) et la brebis de race Manchega (ovis aries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiago-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque de la Société Française des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758672v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pose d'implants de mélatonine autour du solstice d'hiver sur la fin de la saison sexuelle chez la femelle de Mouflon (ovis gmelini musimon) et la brebis de race Manchega (ovis aries)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Expression des ARNm du récepteur à la mélatonine MT1 par les neurones de l'hypothalamus prémamillaire chez le mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Nignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Colloque de la Société Française des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761709v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productividad y duracion de la vida del ovino tropical criados en pastos irrigados de la Martinica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Reunion Latinoamericana de Produccion Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Latinoamericana de Producción Animal (ALPA). MEX., Nov 2001, Ciudad Havana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the eye to the pituitary: Pathways controlling seasonnal reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conference of the European Society for Domestic Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la reproduction chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality and photoperiodic control of goat reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Scientific Cooperation in Agriculture between Institut National de la Recherche Agronomique (France) and Council of Agriculture (Taïwan, R.O.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle photopériodique de la reproduction chez les ovins: principes et utilisation en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters for spontaneous out-of-season ovulatory activity in ewes of the merinos d'Arles breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hannocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium International sur l'Industrie Ovine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Québec, Canada</w:t>
+              <w:t xml:space="preserve">6. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766635v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for spontaneous out-of-season ovulatory activity in ewes of the merinos d'Arles breed</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Contrôle photopériodique de la reproduction chez les ovins: principes et utilisation en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
+              <w:t xml:space="preserve">2. Symposium International sur l'Industrie Ovine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766429v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de l'activité ovulatoire spontanée au printemps en race ovine Mérinos d'Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopériodisme et reproduction chez les caprins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Variability in nightime melatonin plasma concentration is under strong genetic control in the Ile-de-France sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque caprin, Chambre d'Agriculture des Deux-Sèvres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Vouille, France</w:t>
+              <w:t xml:space="preserve">6. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764953v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in nightime melatonin plasma concentration is under strong genetic control in the Ile-de-France sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photopériodisme et reproduction chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
+              <w:t xml:space="preserve">Colloque caprin, Chambre d'Agriculture des Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Vouille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769251v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnutricion, reproduccion y sistema nervioso central: funcion de la leptina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Utilisation des traitements lumineux et des implants de mélatonine chez les petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malpaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deletang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congreso Argentino de Produccion Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Rio Cuarto-Cordoba, Argentina</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771445v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des traitements lumineux et des implants de mélatonine chez les petits ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Subnutricion, reproduccion y sistema nervioso central: funcion de la leptina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Brice</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Zarazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Tours, France</w:t>
+              <w:t xml:space="preserve">22. Congreso Argentino de Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rio Cuarto-Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771612v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle neuroendocrinien de l'ovulation : curiosité scientifique ou nécessité zootechnique?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
+                <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées d'Information Scientifiques du Département de Physiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840973v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité pulsatile des neurones à LHRH et sa régulation par des facteurs externes et internes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
+                <w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Information Scientifiques du Département de Physiologie animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Tours, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840947v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
+                <w:t xml:space="preserve">Le contrôle neuroendocrinien de l'ovulation : curiosité scientifique ou nécessité zootechnique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, tours, France</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Information Scientifiques du Département de Physiologie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840717v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the control of goat reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference on goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of melatonin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zararaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on chronobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the control of goat reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International conference on goats</w:t>
+              <w:t xml:space="preserve">6. International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765096v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the control of goat reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Goats</w:t>
+              <w:t xml:space="preserve">6. International conference on goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765812v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité embryonnaire chez la chèvre laitière après synchronisation des chaleurs et insémination artificielle à contre saison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Humblot</w:t>
+                <w:t xml:space="preserve">Effet d'un traitement à base de mélatonine sur les critères de reproduction de troupeaux ovins de race Tarasconnaise en lutte naturelle de printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Broqua</w:t>
+                <w:t xml:space="preserve">F. Deletang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776628v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la production spermatique des béliers par des traitements associant la lumière et l'utilisation de la mélatonine.</w:t>
+                <w:t xml:space="preserve">Mortalité embryonnaire chez la chèvre laitière après synchronisation des chaleurs et insémination artificielle à contre saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Arranz</w:t>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+                <w:t xml:space="preserve">C. Broqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779394v1</w:t>
+                <w:t xml:space="preserve">hal-02776628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un traitement à base de mélatonine sur les critères de reproduction de troupeaux ovins de race Tarasconnaise en lutte naturelle de printemps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la production spermatique des béliers par des traitements associant la lumière et l'utilisation de la mélatonine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Deletang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776541v1</w:t>
+                <w:t xml:space="preserve">hal-02779394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la lumière et de la mélatonine pour la maîtrise de la reproduction des ovins et des caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maurice-Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de la production spermatique des béliers par des traitements associant la lumière et l'utilisation de mélatonine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of seasonality : a challenge to small ruminant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Symposium of Societa Italiana per il Progresso della Zootecnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi des implants de mélatonine pour maîtriser la reproduction saisonnière chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deletang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de l'Association pour l'Etude de la Reproduction Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic control of LH secretion by the A15 nucleus in anoestrus ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Reproduction in Domestic Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echographies et pseudogestation chez la chevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. de Fontaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Broqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Jornadas Internationales de Reproduccion Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiodic and neuroendocrine control of seasonal reproductive functions in the ovine and caprine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ravault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1993, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclenchement de l'activité sexuelle en avance de saison chez les brebis et les agnelles en lutte naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'informations du CRITT-ISIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La melatonine permet-elle la reproduction a contre-saison chez les mammiferes d'elevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Reunion SFEF : "Medicaments, Environnement et Fertilite"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in the seasonality of the sexual activity in bucks by short photoperiodic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of temporary or permanent sexual competence in the ram and he-goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque EPSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrinolog¡a de la reproducci¢n en el caprino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congreso Nacional de la Asociaci¢n Mexicana de Zootecnistas y Tecnicos en Caprinocultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1990, Sinaloa, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supresion de las variaciones estacionales del peso testicular y de la produccion espermatica del macho cabrio utilizando tratamientos fotoperiodicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congreso nacional de la Asociacion Mexicana de Zootecnistas y Tecnicos en Caprinocultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1990, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantenimiento de una alta produccion espermatica en los machos cabrios sometidos in tercer ano a ciclos fotoperiodicos de corta duracion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congreso nacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1990, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour caracteriser les aptitudes de reproduction des ovins et des caprins en station experimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Philostios"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1987, Fonte-Boa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la lumiere et de la melatonine pour le controle de la reproduction chez la chevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Production Caprine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1989, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of sexual activity and its photoperiodic control in the adult ram and he-goat</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal variations of oestrous behaviour and ovulation rate in chios and serres ewes in Greece.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vergos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alifakiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Michailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1988, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">3. Congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02780665v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of oestrous behaviour and ovulation rate in chios and serres ewes in Greece.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations of oestrous behaviour and ovulation rate in creole and black-belly ewes in the west indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Legal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, PARIS, France</w:t>
+              <w:t xml:space="preserve">, 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783957v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of oestrous behaviour and ovulation rate in creole and black-belly ewes in the west indies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonality of sexual activity and its photoperiodic control in the adult ram and he-goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, Paris, France</w:t>
+              <w:t xml:space="preserve">11. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781520v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of reproduction in female farm animals under a tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1988, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37408,1896 +37542,1896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could chasteberry fruits, walnut tree leaves or lovage rhizome be used as an alternative to synthetic progestogens for oestrus synchronization in gilts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Saint Malo, France. site des JRP, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits du gattilier et les feuilles de noyer contiennent des phytoprogestagènes permettant d'envisager l'utilisation de ces plantes comme alternatives aux hormones de synthèse pour la synchronisation des cycles des cochettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. , Animal - science proceedings, 15 (4), pp.298-298, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId924" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la Progestérone plasmatique chez les chèvres et les truies après consommation de feuilles de noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancement of puberty in autumn-born goat kids by exposure to sexually active bucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. John Wiley and Sons Inc, Reproduction in Domestic Animals, 52 (Supplement 3), 2017, Reproduction in Domestic Animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de boucs entiers dès le sevrage permet d’accélérer la puberté chez la chèvre alpine (Capra hircus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exposure to bucks can advance the puberty of young does of 1.5 months without affecting their cyclicity and their sexual behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alberto Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active males is sufficient to stimulate the ovulatory activity in seasonal anestrous goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Familiarity with photostimulated bucks does not decrease the sexual response of anestrous goats exposed to the male effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Retana-Marquez</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Manuel Arona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742638v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity with photostimulated bucks does not decrease the sexual response of anestrous goats exposed to the male effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active males is sufficient to stimulate the ovulatory activity in seasonal anestrous goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alfredo Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Retana-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743329v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of plasticity changes between anestrus and estrus periods in the sheep brain using MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to two months of long days and treatment with melatonin implants in spring stimulates testosterone secretion in rams at 41°N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male sexual behavior drives the reactivation of female gonadotrope activity in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Liège, France. , 122 p., 2014, 8th International Conference on Hormones and Behavior "Official retirement and 65th birthday of Jacques Balthazart"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time of the anoestrous season and progesterone priming influence the growth of preovulatory follicles induced by the male effect in seasonal anestrous ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society for the Study of Reproduction</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phéromones de l’oestrus et potentialisation de la libido chez le taureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram sexual activity is stimulated by exposure to 2.5 months of long days followed by natural photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16ème Annual Meeting of the SBN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement progestatif influence la durée de croissance des follicules préovulatoires induits par effet mâle chez la brebis en anoestrus saisonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39307,809 +39441,809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a sustainable food future. A menu of solutions to sustainably feed more than 9 billion people by 2050. World resources report 2013-14 : interim findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Searchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Ranganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World Resources Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 154 p., 2014, 978-1-56973-817-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId960" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs animales en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129 p., 2013, Matière à débattre et décider, 978-2-7592-1867-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for spontaneous out-of-season ovulatory activity in ewes of the merinos d'Arles breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la reproduction et des qualités maternelles chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de formation pour l'insemination artificielle chez les ovins et les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO, 83, 231 p., 1993, Etude FAO, Production et Santé animales, 92-5-202808-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training manual on artificial insemination in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO, 83, 222 p., 1991, FAO Animal Production and Health Paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40119,1355 +40253,1355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de reproduction des ovins et rythme saisonnier de l’élevage : un schéma plurimillénaire bouleversé par la recherche agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Balasescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Balasse; Philippe Dillmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-50, 2017, Sciences archéologiques, 9782813002426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.3789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracteristicas anatomicas y funcionales del sistema reproductor de la hembra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduccion ovina y caprina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-Médica, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de la reproduction des mammmifères dommestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of melatonin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zarazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Clocks. Mechanisms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle central de la sécrétion des gonadotropines par les neurones à GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gonadotropines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of reproduction in domestic mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in mammals and man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-initiation of ovulatory activity by melatonin given as a constant-release implant in long-day treated Ile-de-France ewes, depends on endogenous secretion of melatonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Melatonin and the pineal gland : from basic science to clinical application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melatonin and reproduction in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Melatonin : biosynthesis, physiological effects, and clinical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melatonin and reproduction in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Melatonin : biosynthesis, physiological effects and clinical applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrus control by the male effect in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of techniques for reproduction studies on pigs, sheep, cows, horses, chickens, goats and rabbits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maitrise de la reproduction des mammiferes domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual clok and control of domestic mammal reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raven press, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02856503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment and changes in reproductive activity in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volland-Nail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative physiology of environmental adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karger, Basel, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41477,147 +41611,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de stimulation des capacités reproductives chez le taureau et composition destinée à la stimulation des capacités reproductives chez le taureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2011/120930 A8. 2010, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41627,274 +41761,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document d'Orientation #Inra2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4821335498627292E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId997" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: Animal Trait Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41904,733 +42038,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Science Foresight Workshop : Global Challenges and Research Gaps. The Royaumont process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1005" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of animal reproduction in small ruminants: seasonality - photoperiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dufourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] auto-saisine. 2014, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1011" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métiers des Ingénieurs concernés par l’innovation tournée vers nos partenaires extérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2012, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1014" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching: Effect on the water and nitrogen balance and other ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2012, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1019" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document d’orientation Inra 2010 - 2020 : une science pour l’impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Eddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leverve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] 2010, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1022" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA's scientific priorities for 2010-2020: targeted research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Eddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leverve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] 2010, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1026"/>
+      <w:footerReference w:type="default" r:id="rId1028"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -42698,51 +42832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE712364"/>
+    <w:nsid w:val="5566C6A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42929,51 +43063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chemineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1584-7285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Mar&#237;a Tejada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Mill&#225;n-Orozco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Trives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chemineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.02.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Tejada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Flores" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza Flores" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade Esparza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vielma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Maga&#241;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Zarazaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.5061" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09600-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a667071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Abecia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago-Seike Picoreti-Nakahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114451" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brassley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.17611" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.5181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palacios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam A Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia A Campos-Marmolejo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Plaza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2022.12.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abecia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2022.106746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.08.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. U. Garc&#237;a-Cruz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Nava-Rivera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN22066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sim&#245;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cannas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacasta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100293" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Casao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carvaja-Lserna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2019.1613321" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simoes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edwards" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sebastian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100371" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423548v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Delgadillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Sifuentes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Flores" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza-Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade-Esparza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Flores" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Abecia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Delgadillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2020.106468" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Zarazaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal-Serna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacios" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pulinas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.02.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chasles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.01.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A Zarazaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Gatica" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003397" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Gatica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2019.01.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldo-Viesca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vielma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.032" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Aro&#241;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2019.106209" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Araya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621588v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.10.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abecia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgadillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.994" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2018.10.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12988" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.08.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abecia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci4010004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2017.03.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16194" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002299" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24079" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630744v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000145" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Portillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Duarte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.07.018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409323v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.04.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-M&#225;rquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju&#225;rez-Rojas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.05.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.02.037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ponce" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Flores" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.05.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130505v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2014.12.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630024v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chupin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brelurut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0698" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129821v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loya-Carrera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce-Covarrubias" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.02.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129829v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fitz-Rodriguez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.02.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.03.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.01.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129859v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.07.024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129634v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago-Moreno" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Tortonese" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.03.016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XJ1036Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649194v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;v&#233;cia Ronzon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumant Vyas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129604v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-Marquez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Aguirre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcantara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz-Gutierrez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07P81JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129487v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daveau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Grenier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.12.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR97JRHL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129467v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48023" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2009.07.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNF9H83V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129416v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Salazar-Ortiz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129419v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH3SP5PX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654721v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3336" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657054v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9663-z" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77PCPTCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660476v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.07.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L5JQWS0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernelas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.11.026" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVLM6TNG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662348v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia G&#243;mez-Brunet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Santiago-Moreno" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana del Campo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064394" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364663v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. S&#233;bert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Weltzien" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malpaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01744.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X221NB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659218v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657581v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.002" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657383v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107691873" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.034" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657513v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006043" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900647v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Zarazaga" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malpaux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900626v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gley Khaldi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006022" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669434v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900550v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Hernandez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673950v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Weller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ho" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406871102" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900460v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cortez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004024" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900486v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004038" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676055v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avdi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefos" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2003.10.004" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670474v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cortez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894482v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puechal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Th&#233;bault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003059" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672496v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Daveau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cognie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-4-12" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894435v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Avdi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Banos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kouttos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002036" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900451v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Bulnes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003023" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900442v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarazaga" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003015" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671962v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676012v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales-Bulnes" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677456v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mailliet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674088v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. V&#233;liz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677694v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678285v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670335v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hernandez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669837v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Notter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669455v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macedo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677086v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carillo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moran" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678528v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679100v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fleury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692959v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688383v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685366v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez-Villanueva" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez de La Escalera" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900399v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000109" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686826v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690500v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Coon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199753v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thimonier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687108v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auzan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clauser" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694981v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690410v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vivien-Roels" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pevet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694092v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Roy" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695914v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900307v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687922v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Canedo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686103v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683987v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688233v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687006v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice-Mandon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692278v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696460v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683721v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685394v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900230v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693634v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Villarreal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Flores" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoyos" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685501v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685463v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690606v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693595v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689116v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900052v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lassoued" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Khaldi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cogni&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thimonier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689485v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695219v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899943v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Zarazaga" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malpaux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695234v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aynaud" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibbon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685066v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694084v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689270v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. de Heredia" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697985v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698237v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687387v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686694v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704976v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-de Reviers" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899773v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Delgadillo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Hochereau-de Reviers" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daveau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709671v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Sempere" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanvillain" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mauget" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714540v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899762v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716172v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pobel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brice" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896094v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706435v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706727v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segu" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700617v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700624v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704972v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710795v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700574v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705726v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899630v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leb&#339;uf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899570v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Avdi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Driancourt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899598v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Locatelli" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurice" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708664v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708767v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711534v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701812v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701633v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715996v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duquesnel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parisot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saboureau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888857v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duquesnel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parisot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pirot" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Mialot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saboureau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700677v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701903v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702754v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702752v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888837v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;rin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716151v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gueraud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prengere" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parizot" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707757v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandaele" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715284v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707758v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703036v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888688v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fuentes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727642v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895858v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721380v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717297v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724629v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718417v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898800v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ravault" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718270v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Brown" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Salama" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725977v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718575v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normant" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719227v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720099v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129080v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4320(86)90024-2" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD3PZX8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898454v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varo" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grud&#233;" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898455v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888367v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898176v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cogni&#233;" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129060v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xande" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898123v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravault" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379367v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075720v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14682" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619684v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Delgadillo" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447069v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556509v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gave" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alfonso Abecia" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556542v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Garcia" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740200v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Forcada" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742609v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738950v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Araya" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740213v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738897v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745081v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746540v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749225v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748800v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinheiro" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753499v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752069v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758188v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Dubois" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755663v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752617v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. S&#233;bert" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Legros" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Weltzien" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751099v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755874v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831736v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829331v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825411v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo-Sanchez" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763488v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delouis" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759563v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759050v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759145v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764300v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moller" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764193v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Campo Vecino" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760190v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouttos" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pampoukidou" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762184v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(02)00148-0" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQF49VR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760122v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puechal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763329v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759636v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Hernandez" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760497v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762630v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758672v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nignol" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761709v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Campo" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760920v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835804v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771733v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770522v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766635v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766429v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hannocq" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770273v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764953v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769251v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771445v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771612v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840973v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Skinner" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765648v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765031v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zararaga" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765096v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765812v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776628v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broqua" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779394v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776541v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774667v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775168v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779403v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778461v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Fontaubert" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broqua" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776654v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773467v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774005v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773627v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777780v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773535v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781874v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780565v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780665v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783957v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vergos" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alifakiotis" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michailidis" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781520v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780048v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513299v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455168v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.256" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608316v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605981v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605335v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742638v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Retana-Marquez" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743329v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manuel Arona" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vielma" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739119v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740199v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194937v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745430v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745358v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747153v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406212v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabbagh" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841582v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841823v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852710v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852061v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vallet" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955153v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/24" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3789" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833725v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Morello" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831121v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835550v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836353v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844117v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845230v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845201v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844160v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846026v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846132v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856503v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854884v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volland-Nail" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811299v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Meillour" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607768v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vilotte" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ronceray" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4821335498627292E12" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607726v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713761v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231464v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823708v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillou" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eddi" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leverve" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819525v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chemineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1584-7285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587921v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Mar&#237;a Tejada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Duarte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2026.107013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Trives" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gerardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Mill&#225;n-Orozco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chemineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Tejada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09600-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza Flores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade Esparza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vielma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Maga&#241;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Zarazaga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.5061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a667071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Abecia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107286" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Meunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago-Seike Picoreti-Nakahara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114451" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brassley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.17611" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.5181" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palacios" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam A Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia A Campos-Marmolejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Plaza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2022.12.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abecia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2022.106746" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.08.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. U. Garc&#237;a-Cruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Nava-Rivera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN22066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sim&#245;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cannas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacasta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100293" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021263v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Casao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carvaja-Lserna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2019.1613321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simoes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edwards" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sebastian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100371" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Delgadillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Sifuentes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Flores" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza-Flores" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade-Esparza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100114" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Flores" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001329" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Abecia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Delgadillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03529" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2020.106468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Zarazaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.12.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal-Serna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacios" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pulinas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001330" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.02.036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chasles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.01.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A Zarazaga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Gatica" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003397" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Gatica" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2019.01.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldo-Viesca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vielma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.04.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981934v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Aro&#241;a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2019.106209" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abecia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgadillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.994" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Araya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.10.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2018.10.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khaldi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassoued" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.08.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624919v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abecia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci4010004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529472v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2017.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16194" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002299" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24079" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000145" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Portillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.07.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.04.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-M&#225;rquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju&#225;rez-Rojas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.05.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.02.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594226v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.08.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ponce" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Flores" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.05.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2014.12.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chupin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brelurut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0698" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loya-Carrera" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce-Covarrubias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.02.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129829v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fitz-Rodriguez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.02.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129844v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.03.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-30" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.07.024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129858v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.01.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129634v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiago-Moreno" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Tortonese" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2012.03.016" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XJ1036Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649194v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;v&#233;cia Ronzon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumant Vyas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129716v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129604v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-Marquez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Aguirre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcantara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz-Gutierrez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07P81JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129487v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daveau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Grenier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129578v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Maton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001813" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129467v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129414v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2009.07.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNF9H83V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2009.12.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR97JRHL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129416v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Salazar-Ortiz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trecherel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.10.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH3SP5PX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654721v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3336" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657054v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9663-z" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77PCPTCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660476v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.07.015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L5JQWS0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664639v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernelas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.11.026" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVLM6TNG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662348v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia G&#243;mez-Brunet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Santiago-Moreno" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana del Campo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064394" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527029v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ag&#231;a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.026" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFP410DZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364663v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. S&#233;bert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-A. Weltzien" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malpaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01744.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X221NB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659218v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657383v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107691873" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657581v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2006.03.002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657938v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debenedetti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.034" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527378v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2006.03.312" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMBJNF91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657513v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006043" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900647v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Zarazaga" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malpaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900626v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gley Khaldi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006022" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900550v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Hernandez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005012" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669434v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hernandez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673950v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Weller" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0406871102" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900486v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004038" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cortez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004024" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676055v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avdi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banos" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stefos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2003.10.004" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670474v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cortez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894482v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puechal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Th&#233;bault" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003059" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672496v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Daveau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cognie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-4-12" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894435v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melpomeni Avdi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Banos" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kouttos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002036" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900451v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Bulnes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003023" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900442v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zarazaga" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003015" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671962v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678530v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Karsch" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-4-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676012v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales-Bulnes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674088v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. V&#233;liz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreno" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677456v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mailliet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677694v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678285v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670335v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Hernandez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669837v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Notter" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669455v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macedo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677086v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carillo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moran" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679100v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Matheron" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fleury" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678528v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692959v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688383v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelletier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685366v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez-Villanueva" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez de La Escalera" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900399v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez-Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000109" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686826v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thi&#233;ry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vivien-Roels" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pevet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690500v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Coon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687108v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auzan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clauser" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694981v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199753v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thimonier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694092v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Roy" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695914v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900307v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687922v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Canedo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686103v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683987v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696460v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688233v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687006v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice-Mandon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692278v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683721v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685394v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900230v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693634v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Villarreal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Flores" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoyos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685501v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690606v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685463v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693595v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697691v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Skinner" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689116v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900052v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lassoued" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Khaldi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cogni&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thimonier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689485v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899943v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Zarazaga" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malpaux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695219v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694084v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695234v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aynaud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibbon" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685066v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690986v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689270v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. de Heredia" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685472v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697985v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698237v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687387v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686694v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899773v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Delgadillo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Hochereau-de Reviers" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daveau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704976v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau-de Reviers" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709671v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Sempere" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanvillain" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mauget" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714540v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899762v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716172v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pobel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brice" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706435v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896094v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713106v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roblot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wylde" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706727v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Corre" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Segu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700617v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704972v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712920v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maurice" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700624v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710795v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700574v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705726v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899630v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leb&#339;uf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899570v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Avdi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Driancourt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899598v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Locatelli" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurice" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708664v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708767v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711534v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888857v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duquesnel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parisot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pirot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Mialot" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saboureau" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701812v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701633v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715996v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duquesnel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parisot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saboureau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700677v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702754v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701903v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702752v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888837v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;rin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716151v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gueraud" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prengere" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parizot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707757v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandaele" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jardon" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715284v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707758v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berthelet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703036v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727642v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888688v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fuentes" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895858v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721380v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717297v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724629v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718417v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898800v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ravault" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718270v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Brown" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Salama" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725977v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718575v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Martin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normant" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719227v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720099v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crozet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898454v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grud&#233;" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129080v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4320(86)90024-2" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD3PZX8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898455v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888367v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grude" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898176v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cogni&#233;" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129060v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xande" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898123v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravault" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379367v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075720v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14682" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619684v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Delgadillo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447069v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556509v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gave" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alfonso Abecia" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556542v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Garcia" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740200v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Forcada" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738950v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Araya" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742609v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740213v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738897v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019170v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745081v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746540v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749225v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748800v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinheiro" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753499v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752069v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752175v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758188v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Dubois" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755663v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752617v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. S&#233;bert" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Legros" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Weltzien" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751099v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757268v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819970v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822498v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755874v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831736v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829331v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Belle" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825411v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo-Sanchez" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763488v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delouis" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759563v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759050v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764300v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moller" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762228v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759145v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morello" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763329v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764193v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Campo Vecino" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760190v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouttos" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pampoukidou" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762184v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(02)00148-0" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQF49VR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760122v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puechal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759636v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Hernandez" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760497v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762630v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761709v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Campo" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758672v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Nignol" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760920v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835804v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771733v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770522v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766429v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hannocq" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766635v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770273v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769251v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764953v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771612v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771445v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840947v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840973v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Skinner" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765648v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765031v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zararaga" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765812v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765096v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776541v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776628v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broqua" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779394v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774667v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775168v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775806v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779403v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778367v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778461v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Fontaubert" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broqua" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775172v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776654v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851614v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773467v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774005v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773627v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777780v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773535v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781874v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780565v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783957v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vergos" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alifakiotis" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michailidis" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781520v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780665v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780048v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513299v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455168v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.256" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608316v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605981v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605335v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743329v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manuel Arona" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vielma" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742638v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Retana-Marquez" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739119v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740199v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194937v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745430v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745358v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747153v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129920v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406212v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabbagh" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841582v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841823v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852710v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852061v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vallet" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955153v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/24" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3789" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833725v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Morello" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831121v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835550v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836353v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844117v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845230v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845201v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844160v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846026v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846132v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856503v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854884v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volland-Nail" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811299v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Meillour" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607768v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vilotte" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ronceray" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4821335498627292E12" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210343v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167966v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Soussana" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607726v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufourny" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713761v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231464v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823708v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillou" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eddi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leverve" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819525v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>